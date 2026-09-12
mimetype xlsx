--- v0 (2026-06-15)
+++ v1 (2026-09-12)
@@ -12,568 +12,1123 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="486">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
+    <t>► LEANDRO BELO — Nº 3772/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>LEANDRO BELO</t>
+  </si>
+  <si>
+    <t>3772/2026</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>Custeio de ações voltadas à estruturação do Centro Municipal de Reabilitação em Fisioterapia Pública.</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 200.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>SAÚDE - FEDERAL</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>► LEANDRO BELLO — Nº 3645/2026</t>
+  </si>
+  <si>
+    <t>LEANDRO BELLO</t>
+  </si>
+  <si>
+    <t>3645/2026</t>
+  </si>
+  <si>
+    <t>Custeio de ações direcionadas ao atendimento de pessoas com Transtorno do Espectro Autista (TEA), no Centro Especializad...</t>
+  </si>
+  <si>
+    <t>R$ 150.000,00</t>
+  </si>
+  <si>
+    <t>Custeio de ações direcionadas ao atendimento de pessoas com Transtorno do Espectro Autista (TEA), no Centro Especializado de Reabilitação (CER) Maria do Carmo Neiva/CNES: 7418000.</t>
+  </si>
+  <si>
+    <t>► LEANDRO BELO — Nº 3643/2026</t>
+  </si>
+  <si>
+    <t>3643/2026</t>
+  </si>
+  <si>
+    <t>Custeio para ações de assistência à saúde ao município de Timon, para o custeio de ações de média e alta complexidade em...</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>SAÚDE - ESTADUAL</t>
+  </si>
+  <si>
+    <t>TIMON-MA</t>
+  </si>
+  <si>
+    <t>R$ 272.232,66</t>
+  </si>
+  <si>
+    <t>R$ 265.052,95</t>
+  </si>
+  <si>
+    <t>26,5%</t>
+  </si>
+  <si>
+    <t>Custeio para ações de assistência à saúde ao município de Timon, para o custeio de ações de média e alta complexidade em saúde, por meio de fomento à saúde do município - FUNDO A FUNDO -, para ação de Assistência Especializada em Saúde, através da ampliaç</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505007 | Data: 05/05/2026 | Vl. Empenhado: R$ 19.389,20 | Vl. Liquidado: R$ 19.389,20 | Vl. Pago: R$ 19.389,20</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>3A DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>12.973.088/0001-07</t>
+  </si>
+  <si>
+    <t>Transferencias Fundo a Fundo de Recursos do SUS proveniences do Governo Estadual</t>
+  </si>
+  <si>
+    <t>ESTADUAL / EMENDA ESTADUAL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>049/2026</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>N"000.019.377</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 19.389,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 50508 | Data: 05/05/2026 | Vl. Empenhado: R$ 12.654,80 | Vl. Liquidado: R$ 12.654,80 | Vl. Pago: R$ 12.654,80</t>
+  </si>
+  <si>
+    <t>Transferências Fundo a Fundo de Recursos</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 50508 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.378</t>
+  </si>
+  <si>
+    <t>R$ 12.654,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 50508 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Pendente</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505009 | Data: 05/05/2026 | Vl. Empenhado: R$ 29.375,95 | Vl. Liquidado: R$ 29.375,95 | Vl. Pago: R$ 29.375,95</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.379</t>
+  </si>
+  <si>
+    <t>R$ 29.375,95</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505010 | Data: 05/05/2026 | Vl. Empenhado: R$ 5.500,56 | Vl. Liquidado: R$ 5.500,56 | Vl. Pago: R$ 5.500,56</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.389</t>
+  </si>
+  <si>
+    <t>R$ 5.500,56</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505011 | Data: 05/05/2026 | Vl. Empenhado: R$ 10.050,00 | Vl. Liquidado: R$ 10.050,00 | Vl. Pago: R$ 10.050,00</t>
+  </si>
+  <si>
+    <t>Descrição:AQUISIÇÃO DE MEDICAMENTOS DESTINADOS AS AÇÕES DE ASSISTÊNCIA A SAÚDE DA MÉDIA E ALTA COMPLEXIDADE</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.380</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 10.050,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505012 | Data: 05/05/2026 | Vl. Empenhado: R$ 15.400,00 | Vl. Liquidado: R$ 15.400,00 | Vl. Pago: R$ 15.400,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.381</t>
+  </si>
+  <si>
+    <t>R$ 15.400,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 506013 | Data: 05/05/2026 | Vl. Empenhado: R$ 8.285,00 | Vl. Liquidado: R$ 8.285,00 | Vl. Pago: R$ 8.285,00</t>
+  </si>
+  <si>
+    <t>Descrição:AQUISIÇÃO DE MEDICAMENTOS CONTROLADOS DESTINADOS AS AÇÕES DE ASSISTÊNCIA A SAÚDE</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 506013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.382</t>
+  </si>
+  <si>
+    <t>R$ 8.285,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 506013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505014 | Data: 05/05/2026 | Vl. Empenhado: R$ 840,00 | Vl. Liquidado: R$ 840,00 | Vl. Pago: R$ 840,00</t>
+  </si>
+  <si>
+    <t>Descrição:AQUISIÇÃO DE MEDICAMENTOS CONTROLADOS DESTINADOS A ASSISTÊNCIA A SAÚDE DA MÉDIA E ALTA COMPLEXIDADE</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.383</t>
+  </si>
+  <si>
+    <t>R$ 840,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505015 | Data: 05/05/2026 | Vl. Empenhado: R$ 2.800,00 | Vl. Liquidado: R$ 2.800,00 | Vl. Pago: R$ 2.800,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.384</t>
+  </si>
+  <si>
+    <t>R$ 2.800,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505016 | Data: 05/05/2026 | Vl. Empenhado: R$ 280,00 | Vl. Liquidado: R$ 280,00 | Vl. Pago: R$ 280,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.385</t>
+  </si>
+  <si>
+    <t>R$ 280,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505017 | Data: 05/05/2026 | Vl. Empenhado: R$ 1.847,85 | Vl. Liquidado: R$ 1.847,85 | Vl. Pago: R$ 1.847,85</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.386</t>
+  </si>
+  <si>
+    <t>R$ 1.847,85</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505018 | Data: 05/05/2026 | Vl. Empenhado: R$ 2.000,00 | Vl. Liquidado: R$ 2.000,00 | Vl. Pago: R$ 2.000,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.387</t>
+  </si>
+  <si>
+    <t>R$ 2.000,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505019 | Data: 05/05/2026 | Vl. Empenhado: R$ 394,20 | Vl. Liquidado: R$ 394,20 | Vl. Pago: R$ 394,20</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.019.388</t>
+  </si>
+  <si>
+    <t>R$ 394,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 505025 | Data: 05/05/2026 | Vl. Empenhado: R$ 43.181,00 | Vl. Liquidado: R$ 43.181,00 | Vl. Pago: R$ 43.181,00</t>
+  </si>
+  <si>
+    <t>DICOREL DISTRIBUIDORA DE MEDICAMENTOS LIDA</t>
+  </si>
+  <si>
+    <t>19.086.670/0001-09</t>
+  </si>
+  <si>
+    <t>03/2024/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 505025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.021.717</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 43.181,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 505025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 601001 | Data: 01/06/2026 | Vl. Empenhado: R$ 33.704,50 | Vl. Liquidado: R$ 30.316,29 | Vl. Pago: R$ 30.316,29</t>
+  </si>
+  <si>
+    <t>EVOLUÇÃO DISTRIBUIDORA DE PRODUTOS PARA SAÚDE LTDA</t>
+  </si>
+  <si>
+    <t>42.336.259/0001-58</t>
+  </si>
+  <si>
+    <t>027/2025</t>
+  </si>
+  <si>
+    <t>R$ 3.388,21</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 601001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 000.003.887</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 30.316,29</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 601001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 601007 | Data: 01/06/2026 | Vl. Empenhado: R$ 66.615,60 | Vl. Liquidado: R$ 62.824,10 | Vl. Pago: R$ 62.824,10</t>
+  </si>
+  <si>
+    <t>R$ 3.791,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 601007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N°.000.003.966</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 62.824,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 601007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 601021 | Data: 01/06/2026 | Vl. Empenhado: R$ 19.914,00 | Vl. Liquidado: R$ 19.914,00 | Vl. Pago: R$ 19.914,00</t>
+  </si>
+  <si>
+    <t>ÓTIMA DISTRIBUIDORA MÉDICA HOSPITALAR</t>
+  </si>
+  <si>
+    <t>05.577.401/0001-22</t>
+  </si>
+  <si>
+    <t>005/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 601021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>N" 265107</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 19.914,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 601021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
     <t>► LEANDRO BELO — Nº 3015/2026</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...31 lines deleted...]
-  <si>
     <t>3015/2026</t>
   </si>
   <si>
-    <t>EMENDA INDIVIDUAL</t>
-[...1 lines deleted...]
-  <si>
     <t>REFERENTE À AÇÃO DE MÉDIA E ALTA COMPLEXIDADE (MAC) MUTIRÃO DE ATENDIMENTO A CIRANÇA COM TEA - NO CENTRO ESPECIALIZADO D...</t>
   </si>
   <si>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>R$ 100.000,00</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>PACAJUS - CE</t>
+  </si>
+  <si>
+    <t>100,0%</t>
+  </si>
+  <si>
+    <t>REFERENTE À AÇÃO DE MÉDIA E ALTA COMPLEXIDADE (MAC) MUTIRÃO DE ATENDIMENTO A CIRANÇA COM TEA - NO CENTRO ESPECIALIZADO DE REABILITAÇÃO (CER)</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NOTA EMPENHO 422003 DEP. LEANDRO BELO | Data: 22/04/2026 | Vl. Empenhado: R$ 100.000,00 | Vl. Liquidado: R$ 100.000,00 | Vl. Pago: R$ 100.000,00</t>
+  </si>
+  <si>
+    <t>INSTITUTO SANITAS DO TRABALHO E DO DESENVOLVIMENTO</t>
+  </si>
+  <si>
+    <t>Transferências Fundo a Fundo de Recursos do SaS provenientes Governo Estadual</t>
+  </si>
+  <si>
+    <t>Descrição:REFERENTE À AÇÃO DE MÉDIA E ALTA COMPLEXIDADE (MAC) MUTIRÃO DE ATENDIMENTO A CIRANÇA COM TEA - NO CENTRO ESPECIALIZADO DE REABILITAÇÃO (CER)</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NOTA EMPENHO 422003 DEP. LEANDRO BELO (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NOTA EMPENHO 422003 DEP. LEANDRO BELO (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01528</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>► RAFAEL BRITO — Nº 2221/2026</t>
+  </si>
+  <si>
+    <t>RAFAEL BRITO</t>
+  </si>
+  <si>
+    <t>2221/2026</t>
+  </si>
+  <si>
+    <t>BANCADA</t>
+  </si>
+  <si>
+    <t>PLANO DE TRABALHO EMENDA ESTADUAL RAFAEL BRITO FUNDO, ATENÇÃO PRIMÁRIA SAÚDE AQUISIÇÃO MEDICAMENTOS, MATERIAIS DE EXPEDI...</t>
+  </si>
+  <si>
+    <t>R$ 3.049.999,78</t>
+  </si>
+  <si>
+    <t>R$ 304.999,78</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>SAÚDE</t>
+  </si>
+  <si>
+    <t>Município de Timon – MA</t>
+  </si>
+  <si>
+    <t>R$ 473.220,23</t>
+  </si>
+  <si>
+    <t>PLANO DE TRABALHO EMENDA ESTADUAL RAFAEL BRITO FUNDO, ATENÇÃO PRIMÁRIA SAÚDE AQUISIÇÃO MEDICAMENTOS, MATERIAIS DE EXPEDIENTES, COMBUSTÍVEL PARA APOIO LOGÍSTICOS DAS EQUIPES DE SAÚDE, LOCAÇÃO DE VEÍCULOS DE APOIO ÀS UNIDADES DE SAÚDE E PRODUÇÃO DE MATERIAL</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 309001 | Data: 09/03/2026 | Vl. Empenhado: R$ 56.500,00 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>C DE CARVALHO COMERCIAL LTDA</t>
+  </si>
+  <si>
+    <t>28.492.207/0001-40</t>
+  </si>
+  <si>
+    <t>3 3 90 30</t>
+  </si>
+  <si>
+    <t>- / -</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>46/2025</t>
+  </si>
+  <si>
+    <t>R$ 56.500,00</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 309002 | Data: 09/03/2026 | Vl. Empenhado: R$ 30.006,10 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>ALIANÇA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>39.281.122/0001-39</t>
+  </si>
+  <si>
+    <t>052/2025</t>
+  </si>
+  <si>
+    <t>R$ 30.006,10</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 309003 | Data: 09/03/2026 | Vl. Empenhado: R$ 962,50 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>1/2026</t>
+  </si>
+  <si>
+    <t>R$ 962,50</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 309004 | Data: 09/03/2026 | Vl. Empenhado: R$ 13.280,24 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 13.280,24</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 309005 | Data: 09/03/2026 | Vl. Empenhado: R$ 58.791,63 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>ÓTIMA DISTRIBUIDORA MEDICA HOSPITALAR</t>
+  </si>
+  <si>
+    <t>5/2026</t>
+  </si>
+  <si>
+    <t>R$ 58.791,63</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 309006 | Data: 09/03/2026 | Vl. Empenhado: R$ 83.855,50 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 83.855,50</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 309007 | Data: 09/03/2026 | Vl. Empenhado: R$ 41.087,40 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 41.087,40</t>
+  </si>
+  <si>
+    <t>Descrição:f^ÂLOR QUE SE EMPENHA REFERENTE A AQUISIÇÃO DE MEDICAMENTOS DESTINADOS AS AÇÕES DIRECIONADAS A AÇÃO DE ASSISTÊNCIA A SAÚDE DE MEDIA E ALTA COMPLEXIDADE CONTEMPLADAS NA PAS DO MUNICÍPIO, RELATIVO A RECURSOS ORIUNDOS DE EMENDA PARLAMENTAR ESTADUAL VIA TRANSFERÊNCIA FUNDO A FÜNDC ESTADUAL PARA O CUSTEIO DA MAC, VINCULADO A UNIDADE HOSPITAL MUNICIPAL DR JOSÉ FIRMINO DE SOUSA COM CNES: 2451999, CONFORME PORTARIA 3179/2025-SES. LOTE 2. CONTRATO N® 05/2026,&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 309008 | Data: 09/03/2026 | Vl. Empenhado: R$ 48.278,80 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 48.278,80</t>
+  </si>
+  <si>
+    <t>Descrição:valor que SE"FmPENHA referente a AQUISIÇÃO DE MEDICAMENTOS DESTINADOS AS AÇÕES DIRECIONADAS A AÇÃO DE ASSISTÊNCIA A SAÚDE DE MEDIA E ALTA COMPLEXIDADE CONTEMPLADAS NA PAS DO MUNICÍPIO, RELATIVO A RECURSOS ORIUNDOS DE EMENDA PARLAMENTAR ESTADUAL VIA TRANSFERÊNCIA FUNDO A FUNDC ESTADUAL PARA O CUSTEIO DA MAC, VINCULADO A UNIDADE HOSPITAL MUNICIPAL DR JOSÉ FIRMINO DE SOUSA COM CNES: 2451999, CONFORME PORTARIA 3179/2025-SES. LOTE 4. CONTRATO N® 05/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 309009 | Data: 09/03/2026 | Vl. Empenhado: R$ 64.088,98 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 64.088,98</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR QUE SE EMPENHA REFERENTE A AQUISIÇÃO DE MEDICAMENTOS DESTINADOS AS AÇÕES DIRSCIONADAÍ A açAo de assistência a saúde de media e alta complexidade contempladas na pas do município, RELATIVO A RECÜRSOS ORIUNDOS DE EMENDA PARLAMENTAR ESTADUAL VIA TRANSFERÊNCIA FUNDO A FUNDC ESTADUAL PARA O CUSTEIO DA MAC, VINCULADO A UNIDADE HOSPITAL MUNICIPAL DR JOSÉ FIRMINO DE SOUSA COM CNES: 2451999, CONFORME PORTARIA 3179/2025-SES. LOTE 6. CONTRATO N" 05/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 309010 | Data: 09/03/2026 | Vl. Empenhado: R$ 15.783,50 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 15.783,50</t>
+  </si>
+  <si>
+    <t>Descrição:"valor que se empenha REFERENTE A AQUISIÇÃO DE MEDICAMENTOS DESTINADOS AS AÇÕES DIRECIONADAS A AÇAO DE ASSISTÊNCIA A SAÚDE DE MEDIA E ALTA COMPLEXIDADE CONTEMPLADAS NA PAS DO MUNICÍPIO, RELATIVO A RECURSOS ORIUNDOS DE EMENDA PARLAMENTAR ESTADUAL VIA TRANSFERÊNCIA FUNDO A FÜNDC ESTADUAL PARA O CUSTEIO DA MAC, VINCULADO A UNIDADE HOSPITAL MUNICIPAL DR JOSÉ FIRMINO DE SOUSA COM CNES: 2451999, CONFORME PORTARIA 3179/2025-SES. LOTE 18. CONTRATO N« 05/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 310002 | Data: 10/03/2026 | Vl. Empenhado: R$ 58.018,00 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>2/2026</t>
+  </si>
+  <si>
+    <t>R$ 58.018,00</t>
+  </si>
+  <si>
+    <t>Descrição:"valor que se empenha referente a aquisição de medicamentos destinados as ações DIRECIONADAS A ATENÇAO BASICA CONTEMPLADAS NA PAS DO MUNICÍPIO, RELATIVO A RECURSOS ORIUNDOS DE EMEND? PARLAMENTAR ESTADUAL VIA TRWJSFERÊNCIA FUNDO A FUNDO ESTADUAL PARA O CUSTEIO DA ATENÇRC PRIMARIA DA SAÚDE - PAP, VINCULADOS AS UNIDADES COM CNES, COM CNES, CONFORME RESOLUÇÃO OMS N"035-2025. LOTE 1, 21, 25. CONTRATO N" 016/225</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 310004 | Data: 10/03/2026 | Vl. Empenhado: R$ 2.567,58 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 2.567,58</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR QUE SE EMPENHA REFERENTE A AQOISIÇAO DE MEDICAMENTOS DESTINADOS AS AÇÕES DIRECIONADAS A AÇÀO DE ASSISTÊNCIA Ã SAÚDE DE MEDIA E ALTA COMPLEXIDADE CONTEMPLADAS NA PAS DO MUNICÍPIO, RELATIVO A RECURSOS ORIUNDOS DE EMENDA PARLAMENTAR ESTADUAL VIA TRANSFERÊNCIA FUNDO A FUNDC ESTADUAL PARA O CUSTEIO DA MAC, VINCULADO A UNIDADE SAMU - SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA COM CNES: 7111355; 5039762; 7361564; 7361572; 3903745; 7397674</t>
+  </si>
+  <si>
+    <t>► RODRIGO LAGO — Nº 2095/2026</t>
+  </si>
+  <si>
+    <t>RODRIGO LAGO</t>
+  </si>
+  <si>
+    <t>2095/2026</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais médico-hospitalares e ambulatoriais destinados à recomposição e manutenção do estoque estratégico...</t>
+  </si>
+  <si>
+    <t>R$ 700.000,00</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>ENCARGOS ESPECIAS</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais médico-hospitalares e ambulatoriais destinados à recomposição e manutenção do estoque estratégico das Unidades de Saúde citadas anteriormente, assegurando continuidade assistencial, atendimento ininterrupto 24 horas e suporte às ati</t>
+  </si>
+  <si>
+    <t>► RUBENS PEREIRA JÚNIOR — Nº 202537580003/2025</t>
+  </si>
+  <si>
+    <t>RUBENS PEREIRA JÚNIOR</t>
+  </si>
+  <si>
+    <t>202537580003/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 06115307000114 - MUNICIPIO DE T...</t>
+  </si>
+  <si>
     <t>Federal</t>
   </si>
   <si>
-    <t>Concluída</t>
-[...343 lines deleted...]
-  <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>R$ 495.000,00</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
-    <t>28 - Encargos especiais</t>
+    <t>ENCARGOS ESPECIAIS</t>
+  </si>
+  <si>
+    <t>MUNICIPIO DE TIMON</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 06115307000114 - MUNICIPIO DE TIMON</t>
+  </si>
+  <si>
+    <t>► ANDRÉ FUFUCA — Nº 202530460002-1/2025</t>
+  </si>
+  <si>
+    <t>ANDRÉ FUFUCA</t>
+  </si>
+  <si>
+    <t>202530460002-1/2025</t>
+  </si>
+  <si>
+    <t>Transferencia especial referente a emenda 202530460002 —&amp;nbsp;1&amp;nbsp;ANDRE FUFUCA ao ente 06115307000114 - MUNICIPIO DE...</t>
+  </si>
+  <si>
+    <t>R$ 990.000,00</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
   </si>
   <si>
     <t>TIMON</t>
   </si>
   <si>
-    <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 06115307000114 - MUNICIPIO DE TIMON</t>
-[...2 lines deleted...]
-    <t>► AMANDA GENTIL — Nº 2025OB002109/2025</t>
+    <t>R$ 1.485.138,16</t>
+  </si>
+  <si>
+    <t>Transferencia especial referente a emenda 202530460002 —&amp;nbsp;1&amp;nbsp;ANDRE FUFUCA ao ente 06115307000114 - MUNICIPIO DE TIMON,&amp;nbsp;Contratação de empresa de engenharia para execução.&amp;nbsp;Con</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NOTA DE EMPENHO N° 1231001 | Data: 31/12/2025 | Vl. Empenhado: R$ 46,06 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>ALBATROZ CONTRUÇOES LTDA</t>
+  </si>
+  <si>
+    <t>10.948.612/0001-64</t>
+  </si>
+  <si>
+    <t>Anulação de saldo remanescente</t>
+  </si>
+  <si>
+    <t>Transferência Especial da União</t>
+  </si>
+  <si>
+    <t>PODER EXECUTIVO / Emenda União</t>
+  </si>
+  <si>
+    <t>018/2025</t>
+  </si>
+  <si>
+    <t>R$ 46,06</t>
+  </si>
+  <si>
+    <t>Descrição:ANULAÇÃO DE SALDO REMANESCENTE</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NOTA DE EMPENHO N° 1201002 | Data: 01/12/2025 | Vl. Empenhado: R$ 495.000,00 | Vl. Liquidado: R$ 494.953,94 | Vl. Pago: R$ 494.953,94</t>
+  </si>
+  <si>
+    <t>3 3 90 39</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR QUE SE EMPENHA REF. CONTRATAÇAO DE EMPRESA DE ENGENHARIA PARA EXECUÇÃO DE SERVIÇOS DE: RECAPEAMENTO ASFALTICO EM VIAS URBANAS DO MUNICÍPIO DE TIMON, PGTO POR MEDIÇÃO. EMPENHO ESTIMADO. CONF. S E D N” 85/25. OBS.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NOTA DE EMPENHO N° 1201002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000102S</t>
+  </si>
+  <si>
+    <t>16/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 494.953,94</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NOTA DE EMPENHO N° 1201002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>1201002/1</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NOTA DE EMPENHO N° 105009 | Data: 05/01/2026 | Vl. Empenhado: R$ 495.046,05 | Vl. Liquidado: R$ 495.046,05 | Vl. Pago: R$ 495.046,05</t>
+  </si>
+  <si>
+    <t>Albatroz construção ltda</t>
+  </si>
+  <si>
+    <t>FEDERAL / Emenda União</t>
+  </si>
+  <si>
+    <t>ADESÃO AO PREGÃO ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa de engenharia para execução serviços recapeamento asfáltico.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NOTA DE EMPENHO N° 105009 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 480.194,67</t>
+  </si>
+  <si>
+    <t>GUIA ISS DAM</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 14.851,38</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NOTA DE EMPENHO N° 105009 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>02190</t>
+  </si>
+  <si>
+    <t>02299</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NOTA DE EMPENHO N° 105009 | Data: 05/01/2026 | Vl. Empenhado: R$ 495.046,05 | Vl. Liquidado: R$ 0,01 | Vl. Pago: R$ 0,01</t>
+  </si>
+  <si>
+    <t>R$ 495.046,04</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NOTA DE EMPENHO N° 105009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>ordem de pagto 27291</t>
+  </si>
+  <si>
+    <t>R$ 0,01</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NOTA DE EMPENHO N° 105009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>► AMANDA GENTIL — Nº 202542980001/2025</t>
   </si>
   <si>
     <t>AMANDA GENTIL</t>
   </si>
   <si>
-    <t>2025OB002109/2025</t>
-[...2 lines deleted...]
-    <t>1 - Transferencia especial referente a emenda 202542980001-AMANDA GENTIL ao ente 06115307000114 - MUNICIPIO DE TIMON</t>
+    <t>202542980001/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202542980001-AMANDA GENTIL ao ente 06115307000114 - MUNICIPIO DE TIMON, pa...</t>
   </si>
   <si>
     <t>R$ 2.772.000,00</t>
   </si>
   <si>
-    <t>09/09/2025</t>
-[...23 lines deleted...]
-    <t>37580004/2025</t>
+    <t>1 - Transferencia especial referente a emenda 202542980001-AMANDA GENTIL ao ente 06115307000114 - MUNICIPIO DE TIMON, para&amp;nbsp;contratação de empresa especializada na prestação de serviços de pavimentação em bloquetes (blocos de concreto intertravados).</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 910001 | Data: 10/09/2025 | Vl. Empenhado: R$ 2.772.000,00 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>MVDC EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>26.746.084/0001-09</t>
+  </si>
+  <si>
+    <t>4.4.90.51.99</t>
+  </si>
+  <si>
+    <t>1016 / 2005</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR QUE SE EMPENHA PARA PAGAMENTO DOS SERVIÇOS EXECUTADOS CONFORME O CONTRATO 007/2025-SEINFRA, QUE TEM POR OBJETIVO: CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO EM BLOQUETES (BLOCOS DE COCRETO INTERTRAVADOS) EM VIAS URBANAS DO MUNICIPIO DE TIMON/MA REF. AO 3° QUADRIMESTRE, CONFORME S.E.D N° 77/2025.</t>
+  </si>
+  <si>
+    <t>► RUBENS PEREIRA JÚNIOR — Nº 202537580004/2025</t>
+  </si>
+  <si>
+    <t>202537580004/2025</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
     <t>R$ 2.000.000,00</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
-    <t>SAÚDE - FEDERAL</t>
-[...1 lines deleted...]
-  <si>
     <t>FUNDO MUNICIPAL DE SAUDE</t>
   </si>
   <si>
     <t>R$ 107.263,42</t>
   </si>
   <si>
     <t>5,4%</t>
   </si>
   <si>
     <t>EMPENHO Nº 1001132 | Data: 01/10/2025 | Vl. Empenhado: R$ 7.415,41 | Vl. Liquidado: R$ 7.415,41 | Vl. Pago: R$ 7.415,41</t>
   </si>
   <si>
     <t>I C L L MENDES EIRELI</t>
   </si>
   <si>
     <t>10.985.550/0001-60</t>
   </si>
   <si>
     <t>3.3.90.30</t>
   </si>
   <si>
     <t>Transferências Fundo a Fundo de Recursos do SUS provenientes do Governo Federal</t>
   </si>
   <si>
     <t>011/2025</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 1001132 (1 registro(s))</t>
   </si>
   <si>
     <t>000011815</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>R$ 7.415,41</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 1001132 (1 registro(s))</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
-    <t>Pago</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº 1015016 | Data: 15/10/2025 | Vl. Empenhado: R$ 16.780,00 | Vl. Liquidado: R$ 16.780,00 | Vl. Pago: R$ 16.780,00</t>
   </si>
   <si>
     <t>DIVULG GRAFICA E EMBALAGENS LTDA</t>
   </si>
   <si>
     <t>10.635.666/0001-70</t>
   </si>
   <si>
     <t>3.3.90.39</t>
   </si>
   <si>
     <t>42/2025</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 1015016 (1 registro(s))</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>R$ 16.780,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 1015016 (1 registro(s))</t>
@@ -608,291 +1163,321 @@
   <si>
     <t>PAGAMENTOS DO EMPENHO 1015023 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 1115001 | Data: 15/11/2025 | Vl. Empenhado: R$ 13.880,00 | Vl. Liquidado: R$ 13.880,00 | Vl. Pago: R$ 13.880,00</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 1115001 (1 registro(s))</t>
   </si>
   <si>
     <t>CÓDIGO: 25569</t>
   </si>
   <si>
     <t>R$ 13.880,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 1115001 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 1117021 | Data: 17/11/2025 | Vl. Empenhado: R$ 3.182,10 | Vl. Liquidado: R$ 3.182,10 | Vl. Pago: R$ 3.182,10</t>
   </si>
   <si>
     <t>EVOLUCAO DISTRIBUIDORA DE PRODUTOS PARA SAUDE LTDA</t>
   </si>
   <si>
-    <t>42.336.259/0001-58</t>
-[...4 lines deleted...]
-  <si>
     <t>LIQUIDAÇÕES DO EMPENHO 1117021 (1 registro(s))</t>
   </si>
   <si>
     <t>000002948</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>R$ 3.182,10</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 1117021 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 1117022 | Data: 17/11/2025 | Vl. Empenhado: R$ 47.737,80 | Vl. Liquidado: R$ 47.737,80 | Vl. Pago: R$ 47.737,80</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 1117022 (1 registro(s))</t>
   </si>
   <si>
     <t>000002947</t>
   </si>
   <si>
     <t>R$ 47.737,80</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 1117022 (1 registro(s))</t>
   </si>
   <si>
-    <t>► WEVERTON — Nº 40840004/2025</t>
+    <t>► WEVERTON — Nº 202540840004/2025</t>
   </si>
   <si>
     <t>WEVERTON</t>
   </si>
   <si>
-    <t>40840004/2025</t>
+    <t>202540840004/2025</t>
   </si>
   <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
-    <t>R$ 300.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 76.800,00</t>
   </si>
   <si>
     <t>R$ 38.400,00</t>
   </si>
   <si>
     <t>EMPENHO Nº 1103016 | Data: 03/11/2025 | Vl. Empenhado: R$ 38.400,00 | Vl. Liquidado: R$ 19.200,00 | Vl. Pago: R$ 0,00</t>
   </si>
   <si>
     <t>BIOCENTRO LTDA</t>
   </si>
   <si>
     <t>18.746.153/0001-48</t>
   </si>
   <si>
     <t>Outros Recursos Vinculados à Saúde</t>
   </si>
   <si>
     <t>- / Emenda União</t>
   </si>
   <si>
     <t>R$ 19.200,00</t>
   </si>
   <si>
     <t>Descrição:CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE EQUIPAMENTOS DE IMAGEM PARA REALIZAÇÃO DE EXAMES CLINICOS DESTINADO AO HOSPITAL MUNICIPAL DR JOSE FIRMINO DE SOUSA NO PERÍODO DE NOVEMBRO E DEZEMBRO DE 2025, A FIM DE REALIZAR PROCEDIMENTOS DE MEDIA E ALTA COMPLEXIDADE COM FINALIDADE DIAGNÓSTICA</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 1103016 (1 registro(s))</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>EMPENHO Nº 1103017 | Data: 03/11/2025 | Vl. Empenhado: R$ 38.400,00 | Vl. Liquidado: R$ 19.200,00 | Vl. Pago: R$ 0,00</t>
   </si>
   <si>
     <t>Descrição:CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE EQUIPAMENTOS DE IMAGEM PARA REALIZAÇÃO DE EXAMES CLINICOS DESTINADO A POLICLÍNICA MUNICIPAL NO PERÍODO DE NOVEMBRO E DEZEMBRO DE 2025, A FIM DE REALIZAR PROCEDIMENTOS DE MEDIA E ALTA COMPLEXIDADE COM FINALIDADE DIAGNÓSTICA</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 1103017 (1 registro(s))</t>
   </si>
   <si>
-    <t>► AMANDA GENTIL — Nº 2024OB010527/2024</t>
-[...5 lines deleted...]
-    <t>1 - Transferência especial referente à emenda 202442980001-Amanda Gentil ao ente 06115307000114 - MUNICIPIO DE TIMON</t>
+    <t>► AMANDA GENTIL — Nº 202442980001/2024</t>
+  </si>
+  <si>
+    <t>202442980001/2024</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202442980001-Amanda Gentil ao ente 06115307000114 - MUNICIPIO DE TIMON, pa...</t>
   </si>
   <si>
     <t>R$ 1.100.000,00</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
+    <t>1 - Transferência especial referente à emenda 202442980001-Amanda Gentil ao ente 06115307000114 - MUNICIPIO DE TIMON, para&amp;nbsp;contratação de empresa especializada na prestação de serviços de pavimentação em bloquetes (blocos de concreto intertravados).</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 602003 | Data: 02/06/2025 | Vl. Empenhado: R$ 1.100.000,00 | Vl. Liquidado: R$ 1.100.000,00 | Vl. Pago: R$ 1.100.000,00</t>
+  </si>
+  <si>
+    <t>ADESÃO ATA SRP n“ 009/2024 oriunda da Concorrência</t>
+  </si>
+  <si>
+    <t>07/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 602003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 602003 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.053.800,00</t>
+  </si>
+  <si>
+    <t>PREFEITURA MUNICIPAL DE TIMON</t>
+  </si>
+  <si>
+    <t>R$ 33.000,00</t>
+  </si>
+  <si>
+    <t>R$ 13.200,00</t>
+  </si>
+  <si>
+    <t>► RUBENS PEREIRA JÚNIOR — Nº 202437580006/2024</t>
+  </si>
+  <si>
+    <t>202437580006/2024</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202437580006-Rubens Pereira Júnior ao ente 06115307000114 - MUNICIPIO DE T...</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202437580006-Rubens Pereira Júnior ao ente 06115307000114 - MUNICIPIO DE TIMON</t>
+  </si>
+  <si>
     <t>► EMENDA COMISSAO — Nº 50410004/2024</t>
   </si>
   <si>
     <t>EMENDA COMISSAO</t>
   </si>
   <si>
     <t>50410004/2024</t>
   </si>
   <si>
     <t>R$ 498.765,00</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
-    <t>SAÚDE</t>
-[...8 lines deleted...]
-    <t>INDIVIDUAL</t>
+    <t>► WEVERTON — Nº 202440840007/2024</t>
+  </si>
+  <si>
+    <t>202440840007/2024</t>
   </si>
   <si>
     <t>R$ 4.000.000,00</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
-    <t>TIMON-MA</t>
-[...2 lines deleted...]
-    <t>► BANCADA DO MARANHÃO — Nº 71110001/2023</t>
+    <t>► BANCADA DO MARANHÃO — Nº 202371110001/2023</t>
   </si>
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
-    <t>71110001/2023</t>
-[...2 lines deleted...]
-    <t>BANCADA</t>
+    <t>202371110001/2023</t>
   </si>
   <si>
     <t>R$ 1.111.164,00</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>EQUIPAMENTO</t>
   </si>
   <si>
-    <t>► BANCADA DO MARANHÃO — Nº 71110002/2023</t>
-[...2 lines deleted...]
-    <t>71110002/2023</t>
+    <t>► BANCADA DO MARANHÃO — Nº 202371110002/2023</t>
+  </si>
+  <si>
+    <t>202371110002/2023</t>
   </si>
   <si>
     <t>02/10/2023</t>
   </si>
   <si>
     <t>► EMENDA DE BANCADA — Nº 71110008/2021</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA</t>
   </si>
   <si>
     <t>71110008/2021</t>
   </si>
   <si>
     <t>INCREMENTO AO CUSTEIO DO PISO DE ATENÇÃO BÁSICA - PAB</t>
   </si>
   <si>
     <t>R$ 1.225.599,00</t>
   </si>
   <si>
     <t>15/07/2023</t>
   </si>
   <si>
     <t>► EMENDA DE BANCADA — Nº 11410879000122001/2022</t>
   </si>
   <si>
     <t>11410879000122001/2022</t>
   </si>
   <si>
     <t>R$ 38.004,00</t>
   </si>
   <si>
     <t>06/12/2022</t>
   </si>
   <si>
-    <t>► JUSCELINO FILHO — Nº 2022OB802004/2022</t>
+    <t>► JUSCELINO FILHO — Nº 202236990006/2022</t>
   </si>
   <si>
     <t>JUSCELINO FILHO</t>
   </si>
   <si>
-    <t>2022OB802004/2022</t>
+    <t>202236990006/2022</t>
+  </si>
+  <si>
+    <t>Transferência especial referente à emenda 202236990006-Juscelino Filho ao ente 06115307000114 - MUNICIPIO DE TIMON</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202236990006-Juscelino Filho ao ente 06115307000114 - MUNICIPIO DE TIMON</t>
   </si>
   <si>
-    <t>R$ 1.000.000,00</t>
-[...5 lines deleted...]
-    <t>► EMENDA DE RELATOR — Nº 81000792/2021</t>
+    <t>► EMENDA DE RELATOR — Nº 202181000792/2021</t>
   </si>
   <si>
     <t>EMENDA DE RELATOR</t>
   </si>
   <si>
-    <t>81000792/2021</t>
+    <t>202181000792/2021</t>
   </si>
   <si>
     <t>INCREMENTO DO CUSTEIO DA MÉDIA E ALTA COMPLEXIDADE (MAC)</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
-    <t>► JUSCELINO FILHO — Nº 36990006/2021</t>
-[...2 lines deleted...]
-    <t>36990006/2021</t>
+    <t>► JUSCELINO FILHO — Nº 202136990006/2021</t>
+  </si>
+  <si>
+    <t>202136990006/2021</t>
   </si>
   <si>
     <t>ATENÇÃO ESPECIALIZADA À SAÚDE</t>
   </si>
   <si>
     <t>R$ 469.996,00</t>
   </si>
   <si>
     <t>19/10/2021</t>
   </si>
   <si>
     <t>► EMENDA DE BANCADA — Nº 71110012/2021</t>
   </si>
   <si>
     <t>71110012/2021</t>
   </si>
   <si>
     <t>R$ 1.011.404,00</t>
   </si>
   <si>
     <t>08/07/2021</t>
   </si>
   <si>
     <t>► BIRA DO PINDARÉ — Nº 39210001/2021</t>
   </si>
@@ -948,51 +1533,51 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="14">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a2744"/>
         <bgColor rgb="FF1a2744"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e6e"/>
         <bgColor rgb="FF2c3e6e"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF3a3f5c"/>
         <bgColor rgb="FF3a3f5c"/>
@@ -1030,148 +1615,172 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFf0faf4"/>
         <bgColor rgb="FFf0faf4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF154360"/>
         <bgColor rgb="FF154360"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2980b9"/>
         <bgColor rgb="FF2980b9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFebf5fb"/>
         <bgColor rgb="FFebf5fb"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFe0f5e9"/>
+        <bgColor rgb="FFe0f5e9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFd6eaf8"/>
+        <bgColor rgb="FFd6eaf8"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="15" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="15" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1436,54 +2045,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J427"/>
+  <dimension ref="A1:J782"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J422" sqref="J422"/>
+      <selection activeCell="J777" sqref="J777"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -1521,5924 +2130,10315 @@
       <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="6"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>30</v>
       </c>
       <c r="H8" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="7"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="2" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="7"/>
-[...8 lines deleted...]
-      <c r="A13" s="8" t="s">
+      <c r="B16" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="8"/>
-[...8 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="9" t="s">
+      <c r="F16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C14" s="9" t="s">
+      <c r="J16" s="6"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" t="s">
         <v>39</v>
       </c>
-      <c r="D14" s="9" t="s">
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="7"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E14" s="9" t="s">
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F14" s="9" t="s">
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="G14" s="9" t="s">
+      <c r="F28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="H14" s="10" t="s">
+      <c r="J28" s="6" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
-      <c r="A15" s="3" t="s">
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" t="s">
         <v>45</v>
       </c>
-      <c r="B15" s="3">
-[...5 lines deleted...]
-      <c r="D15" s="3" t="s">
+      <c r="E30" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>7</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" t="s">
         <v>46</v>
       </c>
-      <c r="E15" s="3" t="s">
+      <c r="E31" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" t="s">
         <v>47</v>
       </c>
-      <c r="F15" s="3" t="s">
+      <c r="G31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D32" t="s">
+        <v>44</v>
+      </c>
+      <c r="E32" t="s">
+        <v>29</v>
+      </c>
+      <c r="F32" t="s">
         <v>48</v>
       </c>
-      <c r="G15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="6" t="s">
+      <c r="G32" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" t="s">
         <v>49</v>
       </c>
-    </row>
-[...157 lines deleted...]
-      <c r="J31" s="6"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="B33" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F33" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="9"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H38" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="C39" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G39" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="E33" t="s">
-[...22 lines deleted...]
-      <c r="F34" t="s">
+      <c r="H39" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="G34" t="s">
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C43" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C44" s="18" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B46" s="19"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E47" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H34" t="s">
-[...103 lines deleted...]
-      <c r="B42" s="3" t="s">
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="22">
+        <v>505007</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D48" s="23" t="s">
         <v>74</v>
       </c>
-      <c r="C42" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H42" s="6" t="s">
+      <c r="E48" s="22" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
-      <c r="A43" s="11" t="s">
+    <row r="50" spans="1:10">
+      <c r="A50" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="B43" s="12"/>
-[...93 lines deleted...]
-      <c r="H50" s="8"/>
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
     </row>
     <row r="51" spans="1:10">
-      <c r="A51" s="9" t="s">
-[...21 lines deleted...]
-        <v>44</v>
+      <c r="A51" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G51" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H51" s="11" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C52" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B53" s="13"/>
+      <c r="C53" s="13"/>
+      <c r="D53" s="13"/>
+      <c r="E53" s="13"/>
+      <c r="F53" s="13"/>
+      <c r="G53" s="13"/>
+      <c r="H53" s="13"/>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B57" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C57" s="18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B59" s="19"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="19"/>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E60" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="22">
+        <v>505008</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C61" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="E61" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="B52" s="3" t="s">
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="9"/>
+      <c r="G63" s="9"/>
+      <c r="H63" s="9"/>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G64" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H64" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C65" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B66" s="13"/>
+      <c r="C66" s="13"/>
+      <c r="D66" s="13"/>
+      <c r="E66" s="13"/>
+      <c r="F66" s="13"/>
+      <c r="G66" s="13"/>
+      <c r="H66" s="13"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="C52" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="3" t="s">
+      <c r="B68" s="14"/>
+      <c r="C68" s="14"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C69" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B70" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C70" s="18" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B72" s="19"/>
+      <c r="C72" s="19"/>
+      <c r="D72" s="19"/>
+      <c r="E72" s="19"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="20" t="s">
         <v>76</v>
       </c>
-      <c r="F52" s="3" t="s">
+      <c r="B73" s="20" t="s">
         <v>77</v>
       </c>
-      <c r="G52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="6" t="s">
+      <c r="C73" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E73" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="22">
+        <v>505009</v>
+      </c>
+      <c r="B74" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C74" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D74" s="23" t="s">
         <v>90</v>
       </c>
-    </row>
-[...326 lines deleted...]
-      <c r="H75" s="8"/>
+      <c r="E74" s="22" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="9" t="s">
-        <v>37</v>
-[...21 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="B76" s="9"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="9"/>
+      <c r="E76" s="9"/>
+      <c r="F76" s="9"/>
+      <c r="G76" s="9"/>
+      <c r="H76" s="9"/>
     </row>
     <row r="77" spans="1:10">
-      <c r="A77" s="3" t="s">
-[...11 lines deleted...]
-      <c r="E77" s="3" t="s">
+      <c r="A77" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F77" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H77" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C78" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B79" s="13"/>
+      <c r="C79" s="13"/>
+      <c r="D79" s="13"/>
+      <c r="E79" s="13"/>
+      <c r="F79" s="13"/>
+      <c r="G79" s="13"/>
+      <c r="H79" s="13"/>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="B81" s="14"/>
+      <c r="C81" s="14"/>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C82" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B83" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C83" s="18" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B85" s="19"/>
+      <c r="C85" s="19"/>
+      <c r="D85" s="19"/>
+      <c r="E85" s="19"/>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="20" t="s">
         <v>76</v>
       </c>
-      <c r="F77" s="3" t="s">
+      <c r="B86" s="20" t="s">
         <v>77</v>
       </c>
-      <c r="G77" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="6" t="s">
+      <c r="C86" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E86" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="22">
+        <v>505010</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D87" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="E87" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="B89" s="9"/>
+      <c r="C89" s="9"/>
+      <c r="D89" s="9"/>
+      <c r="E89" s="9"/>
+      <c r="F89" s="9"/>
+      <c r="G89" s="9"/>
+      <c r="H89" s="9"/>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F90" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G90" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H90" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C91" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B92" s="13"/>
+      <c r="C92" s="13"/>
+      <c r="D92" s="13"/>
+      <c r="E92" s="13"/>
+      <c r="F92" s="13"/>
+      <c r="G92" s="13"/>
+      <c r="H92" s="13"/>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B94" s="14"/>
+      <c r="C94" s="14"/>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B95" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C95" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="B96" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="C96" s="18" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B98" s="19"/>
+      <c r="C98" s="19"/>
+      <c r="D98" s="19"/>
+      <c r="E98" s="19"/>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B99" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C99" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E99" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="22">
+        <v>505011</v>
+      </c>
+      <c r="B100" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C100" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D100" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E100" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B102" s="9"/>
+      <c r="C102" s="9"/>
+      <c r="D102" s="9"/>
+      <c r="E102" s="9"/>
+      <c r="F102" s="9"/>
+      <c r="G102" s="9"/>
+      <c r="H102" s="9"/>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F103" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G103" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H103" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C104" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H104" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B105" s="13"/>
+      <c r="C105" s="13"/>
+      <c r="D105" s="13"/>
+      <c r="E105" s="13"/>
+      <c r="F105" s="13"/>
+      <c r="G105" s="13"/>
+      <c r="H105" s="13"/>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="14" t="s">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="11" t="s">
+      <c r="B107" s="14"/>
+      <c r="C107" s="14"/>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B108" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C108" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="17" t="s">
         <v>106</v>
       </c>
-      <c r="B78" s="12"/>
-[...8 lines deleted...]
-      <c r="A80" s="8" t="s">
+      <c r="B109" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C109" s="18" t="s">
         <v>107</v>
       </c>
-      <c r="B80" s="8"/>
-[...46 lines deleted...]
-      <c r="E82" s="3" t="s">
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="B111" s="19"/>
+      <c r="C111" s="19"/>
+      <c r="D111" s="19"/>
+      <c r="E111" s="19"/>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="20" t="s">
         <v>76</v>
       </c>
-      <c r="F82" s="3" t="s">
+      <c r="B112" s="20" t="s">
         <v>77</v>
       </c>
-      <c r="G82" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A83" s="11" t="s">
+      <c r="C112" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E112" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="22">
+        <v>505012</v>
+      </c>
+      <c r="B113" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C113" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D113" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="E113" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="B83" s="12"/>
-[...417 lines deleted...]
-      <c r="J115" s="2"/>
+      <c r="B115" s="9"/>
+      <c r="C115" s="9"/>
+      <c r="D115" s="9"/>
+      <c r="E115" s="9"/>
+      <c r="F115" s="9"/>
+      <c r="G115" s="9"/>
+      <c r="H115" s="9"/>
     </row>
     <row r="116" spans="1:10">
-      <c r="A116" s="4" t="s">
-[...27 lines deleted...]
-        <v>11</v>
+      <c r="A116" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D116" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E116" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F116" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G116" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H116" s="11" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C117" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H117" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="B118" s="13"/>
+      <c r="C118" s="13"/>
+      <c r="D118" s="13"/>
+      <c r="E118" s="13"/>
+      <c r="F118" s="13"/>
+      <c r="G118" s="13"/>
+      <c r="H118" s="13"/>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B120" s="14"/>
+      <c r="C120" s="14"/>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C121" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B122" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C122" s="18" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="19" t="s">
+        <v>114</v>
+      </c>
+      <c r="B124" s="19"/>
+      <c r="C124" s="19"/>
+      <c r="D124" s="19"/>
+      <c r="E124" s="19"/>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B125" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C125" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E125" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="22">
+        <v>506013</v>
+      </c>
+      <c r="B126" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C126" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D126" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="E126" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="B128" s="9"/>
+      <c r="C128" s="9"/>
+      <c r="D128" s="9"/>
+      <c r="E128" s="9"/>
+      <c r="F128" s="9"/>
+      <c r="G128" s="9"/>
+      <c r="H128" s="9"/>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C129" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E129" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F129" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G129" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H129" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C130" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H130" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B131" s="13"/>
+      <c r="C131" s="13"/>
+      <c r="D131" s="13"/>
+      <c r="E131" s="13"/>
+      <c r="F131" s="13"/>
+      <c r="G131" s="13"/>
+      <c r="H131" s="13"/>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="B133" s="14"/>
+      <c r="C133" s="14"/>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B134" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C134" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="B135" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C135" s="18" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="B137" s="19"/>
+      <c r="C137" s="19"/>
+      <c r="D137" s="19"/>
+      <c r="E137" s="19"/>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B138" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C138" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D138" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E138" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="22">
+        <v>505014</v>
+      </c>
+      <c r="B139" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C139" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D139" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="E139" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B141" s="9"/>
+      <c r="C141" s="9"/>
+      <c r="D141" s="9"/>
+      <c r="E141" s="9"/>
+      <c r="F141" s="9"/>
+      <c r="G141" s="9"/>
+      <c r="H141" s="9"/>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C142" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D142" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E142" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F142" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G142" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H142" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C143" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H143" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B144" s="13"/>
+      <c r="C144" s="13"/>
+      <c r="D144" s="13"/>
+      <c r="E144" s="13"/>
+      <c r="F144" s="13"/>
+      <c r="G144" s="13"/>
+      <c r="H144" s="13"/>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="B146" s="14"/>
+      <c r="C146" s="14"/>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B147" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C147" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B148" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C148" s="18" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B150" s="19"/>
+      <c r="C150" s="19"/>
+      <c r="D150" s="19"/>
+      <c r="E150" s="19"/>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B151" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C151" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D151" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E151" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="22">
+        <v>505015</v>
+      </c>
+      <c r="B152" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C152" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D152" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E152" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="B154" s="9"/>
+      <c r="C154" s="9"/>
+      <c r="D154" s="9"/>
+      <c r="E154" s="9"/>
+      <c r="F154" s="9"/>
+      <c r="G154" s="9"/>
+      <c r="H154" s="9"/>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C155" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D155" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E155" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F155" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G155" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H155" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C156" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H156" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B157" s="13"/>
+      <c r="C157" s="13"/>
+      <c r="D157" s="13"/>
+      <c r="E157" s="13"/>
+      <c r="F157" s="13"/>
+      <c r="G157" s="13"/>
+      <c r="H157" s="13"/>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B159" s="14"/>
+      <c r="C159" s="14"/>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B160" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C160" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="17" t="s">
         <v>128</v>
       </c>
-      <c r="B117" s="3" t="s">
+      <c r="B161" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C161" s="18" t="s">
         <v>129</v>
       </c>
-      <c r="C117" s="3"/>
-      <c r="D117" s="3" t="s">
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="19" t="s">
         <v>130</v>
       </c>
-      <c r="E117" s="3" t="s">
+      <c r="B163" s="19"/>
+      <c r="C163" s="19"/>
+      <c r="D163" s="19"/>
+      <c r="E163" s="19"/>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B164" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C164" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D164" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E164" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="22">
+        <v>505016</v>
+      </c>
+      <c r="B165" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C165" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D165" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="E165" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="9" t="s">
         <v>131</v>
       </c>
-      <c r="F117" s="3" t="s">
+      <c r="B167" s="9"/>
+      <c r="C167" s="9"/>
+      <c r="D167" s="9"/>
+      <c r="E167" s="9"/>
+      <c r="F167" s="9"/>
+      <c r="G167" s="9"/>
+      <c r="H167" s="9"/>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C168" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D168" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E168" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F168" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G168" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H168" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C169" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H169" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B170" s="13"/>
+      <c r="C170" s="13"/>
+      <c r="D170" s="13"/>
+      <c r="E170" s="13"/>
+      <c r="F170" s="13"/>
+      <c r="G170" s="13"/>
+      <c r="H170" s="13"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="B172" s="14"/>
+      <c r="C172" s="14"/>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B173" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C173" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="17" t="s">
+        <v>133</v>
+      </c>
+      <c r="B174" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C174" s="18" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="B176" s="19"/>
+      <c r="C176" s="19"/>
+      <c r="D176" s="19"/>
+      <c r="E176" s="19"/>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B177" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C177" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D177" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E177" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="22">
+        <v>505017</v>
+      </c>
+      <c r="B178" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C178" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D178" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="E178" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="B180" s="9"/>
+      <c r="C180" s="9"/>
+      <c r="D180" s="9"/>
+      <c r="E180" s="9"/>
+      <c r="F180" s="9"/>
+      <c r="G180" s="9"/>
+      <c r="H180" s="9"/>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C181" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D181" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E181" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F181" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G181" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H181" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C182" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H182" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B183" s="13"/>
+      <c r="C183" s="13"/>
+      <c r="D183" s="13"/>
+      <c r="E183" s="13"/>
+      <c r="F183" s="13"/>
+      <c r="G183" s="13"/>
+      <c r="H183" s="13"/>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="B185" s="14"/>
+      <c r="C185" s="14"/>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B186" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C186" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B187" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C187" s="18" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B189" s="19"/>
+      <c r="C189" s="19"/>
+      <c r="D189" s="19"/>
+      <c r="E189" s="19"/>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B190" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C190" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D190" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E190" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="22">
+        <v>505018</v>
+      </c>
+      <c r="B191" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C191" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D191" s="23" t="s">
+        <v>139</v>
+      </c>
+      <c r="E191" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="B193" s="9"/>
+      <c r="C193" s="9"/>
+      <c r="D193" s="9"/>
+      <c r="E193" s="9"/>
+      <c r="F193" s="9"/>
+      <c r="G193" s="9"/>
+      <c r="H193" s="9"/>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C194" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D194" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E194" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F194" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G194" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H194" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C195" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B196" s="13"/>
+      <c r="C196" s="13"/>
+      <c r="D196" s="13"/>
+      <c r="E196" s="13"/>
+      <c r="F196" s="13"/>
+      <c r="G196" s="13"/>
+      <c r="H196" s="13"/>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B198" s="14"/>
+      <c r="C198" s="14"/>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B199" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C199" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B200" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C200" s="18" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B202" s="19"/>
+      <c r="C202" s="19"/>
+      <c r="D202" s="19"/>
+      <c r="E202" s="19"/>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B203" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C203" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D203" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E203" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="22">
+        <v>505019</v>
+      </c>
+      <c r="B204" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C204" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D204" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="E204" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="B206" s="9"/>
+      <c r="C206" s="9"/>
+      <c r="D206" s="9"/>
+      <c r="E206" s="9"/>
+      <c r="F206" s="9"/>
+      <c r="G206" s="9"/>
+      <c r="H206" s="9"/>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C207" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D207" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E207" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F207" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G207" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H207" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C208" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H208" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B209" s="13"/>
+      <c r="C209" s="13"/>
+      <c r="D209" s="13"/>
+      <c r="E209" s="13"/>
+      <c r="F209" s="13"/>
+      <c r="G209" s="13"/>
+      <c r="H209" s="13"/>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B211" s="14"/>
+      <c r="C211" s="14"/>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B212" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C212" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B213" s="17" t="s">
+        <v>152</v>
+      </c>
+      <c r="C213" s="18" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="19" t="s">
+        <v>154</v>
+      </c>
+      <c r="B215" s="19"/>
+      <c r="C215" s="19"/>
+      <c r="D215" s="19"/>
+      <c r="E215" s="19"/>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B216" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C216" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D216" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E216" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="22">
+        <v>505025</v>
+      </c>
+      <c r="B217" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="C217" s="22" t="s">
+        <v>147</v>
+      </c>
+      <c r="D217" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="E217" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="B219" s="9"/>
+      <c r="C219" s="9"/>
+      <c r="D219" s="9"/>
+      <c r="E219" s="9"/>
+      <c r="F219" s="9"/>
+      <c r="G219" s="9"/>
+      <c r="H219" s="9"/>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C220" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D220" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E220" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F220" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G220" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H220" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C221" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H221" s="6" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B222" s="13"/>
+      <c r="C222" s="13"/>
+      <c r="D222" s="13"/>
+      <c r="E222" s="13"/>
+      <c r="F222" s="13"/>
+      <c r="G222" s="13"/>
+      <c r="H222" s="13"/>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="B224" s="14"/>
+      <c r="C224" s="14"/>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B225" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C225" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B226" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="C226" s="18" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="19" t="s">
+        <v>164</v>
+      </c>
+      <c r="B228" s="19"/>
+      <c r="C228" s="19"/>
+      <c r="D228" s="19"/>
+      <c r="E228" s="19"/>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B229" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C229" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D229" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E229" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="22">
+        <v>601001</v>
+      </c>
+      <c r="B230" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="C230" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="D230" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="E230" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B232" s="9"/>
+      <c r="C232" s="9"/>
+      <c r="D232" s="9"/>
+      <c r="E232" s="9"/>
+      <c r="F232" s="9"/>
+      <c r="G232" s="9"/>
+      <c r="H232" s="9"/>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C233" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D233" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E233" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F233" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G233" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H233" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C234" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H234" s="6" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B235" s="13"/>
+      <c r="C235" s="13"/>
+      <c r="D235" s="13"/>
+      <c r="E235" s="13"/>
+      <c r="F235" s="13"/>
+      <c r="G235" s="13"/>
+      <c r="H235" s="13"/>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B237" s="14"/>
+      <c r="C237" s="14"/>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B238" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C238" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="17" t="s">
+        <v>169</v>
+      </c>
+      <c r="B239" s="17" t="s">
+        <v>170</v>
+      </c>
+      <c r="C239" s="18" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B241" s="19"/>
+      <c r="C241" s="19"/>
+      <c r="D241" s="19"/>
+      <c r="E241" s="19"/>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B242" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C242" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D242" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E242" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="22">
+        <v>601007</v>
+      </c>
+      <c r="B243" s="22" t="s">
+        <v>170</v>
+      </c>
+      <c r="C243" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="D243" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="E243" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B245" s="9"/>
+      <c r="C245" s="9"/>
+      <c r="D245" s="9"/>
+      <c r="E245" s="9"/>
+      <c r="F245" s="9"/>
+      <c r="G245" s="9"/>
+      <c r="H245" s="9"/>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B246" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C246" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D246" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E246" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F246" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G246" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H246" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C247" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="H247" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B248" s="13"/>
+      <c r="C248" s="13"/>
+      <c r="D248" s="13"/>
+      <c r="E248" s="13"/>
+      <c r="F248" s="13"/>
+      <c r="G248" s="13"/>
+      <c r="H248" s="13"/>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="B250" s="14"/>
+      <c r="C250" s="14"/>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B251" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C251" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="17" t="s">
+        <v>178</v>
+      </c>
+      <c r="B252" s="17" t="s">
+        <v>179</v>
+      </c>
+      <c r="C252" s="18" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="B254" s="19"/>
+      <c r="C254" s="19"/>
+      <c r="D254" s="19"/>
+      <c r="E254" s="19"/>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B255" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C255" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D255" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E255" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="22">
+        <v>601021</v>
+      </c>
+      <c r="B256" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C256" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D256" s="23" t="s">
+        <v>180</v>
+      </c>
+      <c r="E256" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="7"/>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B261" s="2"/>
+      <c r="C261" s="2"/>
+      <c r="D261" s="2"/>
+      <c r="E261" s="2"/>
+      <c r="F261" s="2"/>
+      <c r="G261" s="2"/>
+      <c r="H261" s="2"/>
+      <c r="I261" s="2"/>
+      <c r="J261" s="2"/>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B262" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C262" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D262" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E262" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F262" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G262" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H262" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I262" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J262" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C263" s="3"/>
+      <c r="D263" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F263" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G117" s="3" t="s">
+      <c r="G263" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H263" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I263" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="J263" s="6" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" t="s">
+        <v>20</v>
+      </c>
+      <c r="B265" t="s">
+        <v>184</v>
+      </c>
+      <c r="C265" t="s">
+        <v>21</v>
+      </c>
+      <c r="D265" t="s">
+        <v>188</v>
+      </c>
+      <c r="E265" t="s">
+        <v>5</v>
+      </c>
+      <c r="F265" t="s">
+        <v>14</v>
+      </c>
+      <c r="G265" t="s">
+        <v>7</v>
+      </c>
+      <c r="H265" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" t="s">
+        <v>9</v>
+      </c>
+      <c r="B266" t="s">
+        <v>18</v>
+      </c>
+      <c r="C266" t="s">
+        <v>23</v>
+      </c>
+      <c r="D266" t="s">
+        <v>46</v>
+      </c>
+      <c r="E266" t="s">
+        <v>25</v>
+      </c>
+      <c r="F266" t="s">
+        <v>189</v>
+      </c>
+      <c r="G266" t="s">
+        <v>8</v>
+      </c>
+      <c r="H266" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" t="s">
+        <v>26</v>
+      </c>
+      <c r="B267" t="s">
+        <v>187</v>
+      </c>
+      <c r="C267" t="s">
+        <v>27</v>
+      </c>
+      <c r="D267" t="s">
+        <v>187</v>
+      </c>
+      <c r="E267" t="s">
+        <v>29</v>
+      </c>
+      <c r="F267" t="s">
+        <v>187</v>
+      </c>
+      <c r="G267" t="s">
+        <v>30</v>
+      </c>
+      <c r="H267" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" t="s">
+        <v>31</v>
+      </c>
+      <c r="B268" t="s">
+        <v>187</v>
+      </c>
+      <c r="C268" t="s">
+        <v>32</v>
+      </c>
+      <c r="D268" t="s">
+        <v>190</v>
+      </c>
+      <c r="E268" t="s">
+        <v>6</v>
+      </c>
+      <c r="F268" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B270" s="8"/>
+      <c r="C270" s="8"/>
+      <c r="D270" s="8"/>
+      <c r="E270" s="8"/>
+      <c r="F270" s="8"/>
+      <c r="G270" s="8"/>
+      <c r="H270" s="8"/>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="B272" s="9"/>
+      <c r="C272" s="9"/>
+      <c r="D272" s="9"/>
+      <c r="E272" s="9"/>
+      <c r="F272" s="9"/>
+      <c r="G272" s="9"/>
+      <c r="H272" s="9"/>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C273" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D273" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E273" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F273" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G273" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H273" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B274" s="3">
+        <v>54984362000193</v>
+      </c>
+      <c r="C274" s="3">
+        <v>33504305</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E274" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="H117" s="3" t="s">
-[...52 lines deleted...]
-      <c r="G120" t="s">
+      <c r="F274" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G274" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H274" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="B275" s="13"/>
+      <c r="C275" s="13"/>
+      <c r="D275" s="13"/>
+      <c r="E275" s="13"/>
+      <c r="F275" s="13"/>
+      <c r="G275" s="13"/>
+      <c r="H275" s="13"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="B277" s="14"/>
+      <c r="C277" s="14"/>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B278" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C278" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="17" t="s">
+        <v>197</v>
+      </c>
+      <c r="B279" s="17" t="s">
+        <v>188</v>
+      </c>
+      <c r="C279" s="18" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="19" t="s">
+        <v>198</v>
+      </c>
+      <c r="B281" s="19"/>
+      <c r="C281" s="19"/>
+      <c r="D281" s="19"/>
+      <c r="E281" s="19"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B282" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C282" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D282" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E282" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H120" t="s">
-[...1107 lines deleted...]
-      <c r="A206" s="13" t="s">
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="B283" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="C283" s="22" t="s">
+        <v>193</v>
+      </c>
+      <c r="D283" s="23" t="s">
         <v>187</v>
       </c>
-      <c r="B206" s="13"/>
-[...905 lines deleted...]
-        <v>222</v>
+      <c r="E283" s="22" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="286" spans="1:10">
-      <c r="A286" s="23"/>
+      <c r="A286" s="7"/>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="2" t="s">
-        <v>229</v>
+        <v>201</v>
       </c>
       <c r="B288" s="2"/>
       <c r="C288" s="2"/>
       <c r="D288" s="2"/>
       <c r="E288" s="2"/>
       <c r="F288" s="2"/>
       <c r="G288" s="2"/>
       <c r="H288" s="2"/>
       <c r="I288" s="2"/>
       <c r="J288" s="2"/>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C289" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D289" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E289" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F289" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G289" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H289" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I289" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J289" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="3" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
       <c r="C290" s="3"/>
       <c r="D290" s="3" t="s">
-        <v>130</v>
+        <v>204</v>
       </c>
       <c r="E290" s="3" t="s">
-        <v>231</v>
+        <v>205</v>
       </c>
       <c r="F290" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="3" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="H290" s="3" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="I290" s="6" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="J290" s="6"/>
+        <v>206</v>
+      </c>
+      <c r="J290" s="6" t="s">
+        <v>207</v>
+      </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
         <v>20</v>
       </c>
       <c r="B292" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
       <c r="C292" t="s">
         <v>21</v>
       </c>
       <c r="D292" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="E292" t="s">
         <v>5</v>
       </c>
       <c r="F292" t="s">
-        <v>130</v>
+        <v>204</v>
       </c>
       <c r="G292" t="s">
         <v>7</v>
       </c>
       <c r="H292" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="C293" t="s">
         <v>23</v>
       </c>
       <c r="D293" t="s">
-        <v>135</v>
+        <v>209</v>
       </c>
       <c r="E293" t="s">
         <v>25</v>
       </c>
       <c r="F293" t="s">
-        <v>136</v>
+        <v>210</v>
       </c>
       <c r="G293" t="s">
         <v>8</v>
       </c>
       <c r="H293" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
+        <v>26</v>
+      </c>
+      <c r="B294" t="s">
+        <v>206</v>
+      </c>
+      <c r="C294" t="s">
         <v>27</v>
       </c>
-      <c r="B294" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D294" t="s">
-        <v>49</v>
+        <v>207</v>
       </c>
       <c r="E294" t="s">
         <v>29</v>
       </c>
       <c r="F294" t="s">
-        <v>49</v>
+        <v>211</v>
       </c>
       <c r="G294" t="s">
         <v>30</v>
       </c>
       <c r="H294" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
         <v>31</v>
       </c>
       <c r="B295" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="C295" t="s">
         <v>32</v>
       </c>
       <c r="D295" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="E295" t="s">
         <v>6</v>
       </c>
       <c r="F295" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B297" s="8"/>
+      <c r="C297" s="8"/>
+      <c r="D297" s="8"/>
+      <c r="E297" s="8"/>
+      <c r="F297" s="8"/>
+      <c r="G297" s="8"/>
+      <c r="H297" s="8"/>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="B299" s="9"/>
+      <c r="C299" s="9"/>
+      <c r="D299" s="9"/>
+      <c r="E299" s="9"/>
+      <c r="F299" s="9"/>
+      <c r="G299" s="9"/>
+      <c r="H299" s="9"/>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B300" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C300" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D300" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E300" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F300" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G300" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H300" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E301" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F301" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G301" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="H301" s="6" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B302" s="13"/>
+      <c r="C302" s="13"/>
+      <c r="D302" s="13"/>
+      <c r="E302" s="13"/>
+      <c r="F302" s="13"/>
+      <c r="G302" s="13"/>
+      <c r="H302" s="13"/>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="B304" s="9"/>
+      <c r="C304" s="9"/>
+      <c r="D304" s="9"/>
+      <c r="E304" s="9"/>
+      <c r="F304" s="9"/>
+      <c r="G304" s="9"/>
+      <c r="H304" s="9"/>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B305" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C305" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D305" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E305" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F305" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G305" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H305" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B306" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E306" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F306" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G306" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H306" s="6" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B307" s="13"/>
+      <c r="C307" s="13"/>
+      <c r="D307" s="13"/>
+      <c r="E307" s="13"/>
+      <c r="F307" s="13"/>
+      <c r="G307" s="13"/>
+      <c r="H307" s="13"/>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="B309" s="9"/>
+      <c r="C309" s="9"/>
+      <c r="D309" s="9"/>
+      <c r="E309" s="9"/>
+      <c r="F309" s="9"/>
+      <c r="G309" s="9"/>
+      <c r="H309" s="9"/>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B310" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C310" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D310" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E310" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F310" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G310" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H310" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E311" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F311" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G311" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="H311" s="6" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B312" s="13"/>
+      <c r="C312" s="13"/>
+      <c r="D312" s="13"/>
+      <c r="E312" s="13"/>
+      <c r="F312" s="13"/>
+      <c r="G312" s="13"/>
+      <c r="H312" s="13"/>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="B314" s="9"/>
+      <c r="C314" s="9"/>
+      <c r="D314" s="9"/>
+      <c r="E314" s="9"/>
+      <c r="F314" s="9"/>
+      <c r="G314" s="9"/>
+      <c r="H314" s="9"/>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B315" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C315" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D315" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E315" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F315" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G315" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H315" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B316" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E316" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F316" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G316" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="H316" s="6" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B317" s="13"/>
+      <c r="C317" s="13"/>
+      <c r="D317" s="13"/>
+      <c r="E317" s="13"/>
+      <c r="F317" s="13"/>
+      <c r="G317" s="13"/>
+      <c r="H317" s="13"/>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="9" t="s">
         <v>231</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A300" s="2" t="s">
+      <c r="B319" s="9"/>
+      <c r="C319" s="9"/>
+      <c r="D319" s="9"/>
+      <c r="E319" s="9"/>
+      <c r="F319" s="9"/>
+      <c r="G319" s="9"/>
+      <c r="H319" s="9"/>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B320" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C320" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D320" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E320" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F320" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G320" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H320" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E321" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F321" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G321" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="H321" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="B300" s="2"/>
-[...42 lines deleted...]
-      <c r="A302" s="3" t="s">
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B322" s="13"/>
+      <c r="C322" s="13"/>
+      <c r="D322" s="13"/>
+      <c r="E322" s="13"/>
+      <c r="F322" s="13"/>
+      <c r="G322" s="13"/>
+      <c r="H322" s="13"/>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="9" t="s">
         <v>235</v>
       </c>
-      <c r="B302" s="3" t="s">
-[...311 lines deleted...]
-      <c r="J324" s="2"/>
+      <c r="B324" s="9"/>
+      <c r="C324" s="9"/>
+      <c r="D324" s="9"/>
+      <c r="E324" s="9"/>
+      <c r="F324" s="9"/>
+      <c r="G324" s="9"/>
+      <c r="H324" s="9"/>
     </row>
     <row r="325" spans="1:10">
-      <c r="A325" s="4" t="s">
-[...27 lines deleted...]
-        <v>11</v>
+      <c r="A325" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B325" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C325" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D325" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E325" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F325" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G325" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H325" s="11" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B326" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E326" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F326" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G326" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="H326" s="6" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B327" s="13"/>
+      <c r="C327" s="13"/>
+      <c r="D327" s="13"/>
+      <c r="E327" s="13"/>
+      <c r="F327" s="13"/>
+      <c r="G327" s="13"/>
+      <c r="H327" s="13"/>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="B329" s="9"/>
+      <c r="C329" s="9"/>
+      <c r="D329" s="9"/>
+      <c r="E329" s="9"/>
+      <c r="F329" s="9"/>
+      <c r="G329" s="9"/>
+      <c r="H329" s="9"/>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B330" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C330" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D330" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E330" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F330" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G330" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H330" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B331" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E331" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F331" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G331" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="H331" s="6" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="B332" s="13"/>
+      <c r="C332" s="13"/>
+      <c r="D332" s="13"/>
+      <c r="E332" s="13"/>
+      <c r="F332" s="13"/>
+      <c r="G332" s="13"/>
+      <c r="H332" s="13"/>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="B334" s="9"/>
+      <c r="C334" s="9"/>
+      <c r="D334" s="9"/>
+      <c r="E334" s="9"/>
+      <c r="F334" s="9"/>
+      <c r="G334" s="9"/>
+      <c r="H334" s="9"/>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B335" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C335" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D335" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E335" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F335" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G335" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H335" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G336" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="H336" s="6" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="B337" s="13"/>
+      <c r="C337" s="13"/>
+      <c r="D337" s="13"/>
+      <c r="E337" s="13"/>
+      <c r="F337" s="13"/>
+      <c r="G337" s="13"/>
+      <c r="H337" s="13"/>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="B339" s="9"/>
+      <c r="C339" s="9"/>
+      <c r="D339" s="9"/>
+      <c r="E339" s="9"/>
+      <c r="F339" s="9"/>
+      <c r="G339" s="9"/>
+      <c r="H339" s="9"/>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B340" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C340" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D340" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E340" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F340" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G340" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H340" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B341" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E341" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F341" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G341" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="H341" s="6" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="B342" s="13"/>
+      <c r="C342" s="13"/>
+      <c r="D342" s="13"/>
+      <c r="E342" s="13"/>
+      <c r="F342" s="13"/>
+      <c r="G342" s="13"/>
+      <c r="H342" s="13"/>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="B344" s="9"/>
+      <c r="C344" s="9"/>
+      <c r="D344" s="9"/>
+      <c r="E344" s="9"/>
+      <c r="F344" s="9"/>
+      <c r="G344" s="9"/>
+      <c r="H344" s="9"/>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B345" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C345" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D345" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E345" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F345" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G345" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H345" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="H346" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="B326" s="3" t="s">
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="C326" s="3"/>
-      <c r="D326" s="3" t="s">
+      <c r="B347" s="13"/>
+      <c r="C347" s="13"/>
+      <c r="D347" s="13"/>
+      <c r="E347" s="13"/>
+      <c r="F347" s="13"/>
+      <c r="G347" s="13"/>
+      <c r="H347" s="13"/>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="9" t="s">
         <v>249</v>
       </c>
-      <c r="E326" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F326" s="3" t="s">
+      <c r="B349" s="9"/>
+      <c r="C349" s="9"/>
+      <c r="D349" s="9"/>
+      <c r="E349" s="9"/>
+      <c r="F349" s="9"/>
+      <c r="G349" s="9"/>
+      <c r="H349" s="9"/>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B350" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C350" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D350" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E350" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F350" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G350" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H350" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D351" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E351" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F351" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G351" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="H351" s="6" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="B352" s="13"/>
+      <c r="C352" s="13"/>
+      <c r="D352" s="13"/>
+      <c r="E352" s="13"/>
+      <c r="F352" s="13"/>
+      <c r="G352" s="13"/>
+      <c r="H352" s="13"/>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="B354" s="9"/>
+      <c r="C354" s="9"/>
+      <c r="D354" s="9"/>
+      <c r="E354" s="9"/>
+      <c r="F354" s="9"/>
+      <c r="G354" s="9"/>
+      <c r="H354" s="9"/>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B355" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C355" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D355" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E355" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F355" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G355" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H355" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B356" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C356" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D356" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E356" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F356" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G356" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="H356" s="6" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="B357" s="13"/>
+      <c r="C357" s="13"/>
+      <c r="D357" s="13"/>
+      <c r="E357" s="13"/>
+      <c r="F357" s="13"/>
+      <c r="G357" s="13"/>
+      <c r="H357" s="13"/>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="7"/>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B362" s="2"/>
+      <c r="C362" s="2"/>
+      <c r="D362" s="2"/>
+      <c r="E362" s="2"/>
+      <c r="F362" s="2"/>
+      <c r="G362" s="2"/>
+      <c r="H362" s="2"/>
+      <c r="I362" s="2"/>
+      <c r="J362" s="2"/>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B363" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C363" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D363" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E363" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F363" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G363" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H363" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I363" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J363" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="B364" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C364" s="3"/>
+      <c r="D364" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E364" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F364" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G364" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H364" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G326" s="3" t="s">
-[...370 lines deleted...]
-      <c r="D352" t="s">
+      <c r="I364" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="E352" t="s">
-[...210 lines deleted...]
-        <v>65</v>
+      <c r="J364" s="6" t="s">
+        <v>261</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B366" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C366" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D366" t="s">
-        <v>49</v>
+        <v>262</v>
       </c>
       <c r="E366" t="s">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="F366" t="s">
-        <v>49</v>
+        <v>259</v>
       </c>
       <c r="G366" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="H366" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
+        <v>9</v>
+      </c>
+      <c r="B367" t="s">
+        <v>18</v>
+      </c>
+      <c r="C367" t="s">
+        <v>23</v>
+      </c>
+      <c r="D367" t="s">
+        <v>263</v>
+      </c>
+      <c r="E367" t="s">
+        <v>25</v>
+      </c>
+      <c r="F367" t="s">
+        <v>210</v>
+      </c>
+      <c r="G367" t="s">
+        <v>8</v>
+      </c>
+      <c r="H367" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" t="s">
+        <v>26</v>
+      </c>
+      <c r="B368" t="s">
+        <v>261</v>
+      </c>
+      <c r="C368" t="s">
+        <v>27</v>
+      </c>
+      <c r="D368" t="s">
+        <v>261</v>
+      </c>
+      <c r="E368" t="s">
+        <v>29</v>
+      </c>
+      <c r="F368" t="s">
+        <v>28</v>
+      </c>
+      <c r="G368" t="s">
+        <v>30</v>
+      </c>
+      <c r="H368" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" t="s">
         <v>31</v>
       </c>
-      <c r="B367" t="s">
-[...2 lines deleted...]
-      <c r="C367" t="s">
+      <c r="B369" t="s">
+        <v>28</v>
+      </c>
+      <c r="C369" t="s">
         <v>32</v>
       </c>
-      <c r="D367" t="s">
-[...2 lines deleted...]
-      <c r="E367" t="s">
+      <c r="D369" t="s">
+        <v>33</v>
+      </c>
+      <c r="E369" t="s">
         <v>6</v>
       </c>
-      <c r="F367" t="s">
-[...4 lines deleted...]
-      <c r="A370" s="23"/>
+      <c r="F369" t="s">
+        <v>264</v>
+      </c>
     </row>
     <row r="372" spans="1:10">
-      <c r="A372" s="2" t="s">
+      <c r="A372" s="7"/>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B374" s="2"/>
+      <c r="C374" s="2"/>
+      <c r="D374" s="2"/>
+      <c r="E374" s="2"/>
+      <c r="F374" s="2"/>
+      <c r="G374" s="2"/>
+      <c r="H374" s="2"/>
+      <c r="I374" s="2"/>
+      <c r="J374" s="2"/>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B375" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C375" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D375" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E375" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F375" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G375" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H375" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I375" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J375" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="B372" s="2"/>
-[...42 lines deleted...]
-      <c r="A374" s="3" t="s">
+      <c r="B376" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="B374" s="3" t="s">
+      <c r="C376" s="3"/>
+      <c r="D376" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E376" s="3" t="s">
         <v>268</v>
       </c>
-      <c r="C374" s="3"/>
-[...3 lines deleted...]
-      <c r="E374" s="3" t="s">
+      <c r="F376" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="F374" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I374" s="6" t="s">
+      <c r="G376" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H376" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="J374" s="6"/>
-[...11 lines deleted...]
-      <c r="D376" t="s">
+      <c r="I376" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="E376" t="s">
-[...35 lines deleted...]
-        <v>65</v>
+      <c r="J376" s="6" t="s">
+        <v>271</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B378" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C378" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D378" t="s">
-        <v>49</v>
+        <v>272</v>
       </c>
       <c r="E378" t="s">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="F378" t="s">
-        <v>49</v>
+        <v>259</v>
       </c>
       <c r="G378" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="H378" t="s">
-        <v>49</v>
+        <v>269</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
+        <v>9</v>
+      </c>
+      <c r="B379" t="s">
+        <v>270</v>
+      </c>
+      <c r="C379" t="s">
+        <v>23</v>
+      </c>
+      <c r="D379" t="s">
+        <v>273</v>
+      </c>
+      <c r="E379" t="s">
+        <v>25</v>
+      </c>
+      <c r="F379" t="s">
+        <v>274</v>
+      </c>
+      <c r="G379" t="s">
+        <v>8</v>
+      </c>
+      <c r="H379" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" t="s">
+        <v>26</v>
+      </c>
+      <c r="B380" t="s">
+        <v>271</v>
+      </c>
+      <c r="C380" t="s">
+        <v>27</v>
+      </c>
+      <c r="D380" t="s">
+        <v>271</v>
+      </c>
+      <c r="E380" t="s">
+        <v>29</v>
+      </c>
+      <c r="F380" t="s">
+        <v>28</v>
+      </c>
+      <c r="G380" t="s">
+        <v>30</v>
+      </c>
+      <c r="H380" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" t="s">
         <v>31</v>
       </c>
-      <c r="B379" t="s">
-[...2 lines deleted...]
-      <c r="C379" t="s">
+      <c r="B381" t="s">
+        <v>28</v>
+      </c>
+      <c r="C381" t="s">
         <v>32</v>
       </c>
-      <c r="D379" t="s">
-[...2 lines deleted...]
-      <c r="E379" t="s">
+      <c r="D381" t="s">
+        <v>33</v>
+      </c>
+      <c r="E381" t="s">
         <v>6</v>
       </c>
-      <c r="F379" t="s">
+      <c r="F381" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="7"/>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B386" s="2"/>
+      <c r="C386" s="2"/>
+      <c r="D386" s="2"/>
+      <c r="E386" s="2"/>
+      <c r="F386" s="2"/>
+      <c r="G386" s="2"/>
+      <c r="H386" s="2"/>
+      <c r="I386" s="2"/>
+      <c r="J386" s="2"/>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B387" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C387" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D387" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E387" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F387" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G387" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H387" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I387" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J387" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B388" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C388" s="3"/>
+      <c r="D388" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E388" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="F388" s="3" t="s">
         <v>269</v>
       </c>
-    </row>
-[...66 lines deleted...]
-      <c r="G386" s="3" t="s">
+      <c r="G388" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H386" s="3" t="s">
+      <c r="H388" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I386" s="6" t="s">
-[...53 lines deleted...]
-        <v>17</v>
+      <c r="I388" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="J388" s="6" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B390" t="s">
-        <v>153</v>
+        <v>278</v>
       </c>
       <c r="C390" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D390" t="s">
-        <v>49</v>
+        <v>281</v>
       </c>
       <c r="E390" t="s">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="F390" t="s">
-        <v>49</v>
+        <v>259</v>
       </c>
       <c r="G390" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="H390" t="s">
-        <v>49</v>
+        <v>269</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
+        <v>9</v>
+      </c>
+      <c r="B391" t="s">
+        <v>18</v>
+      </c>
+      <c r="C391" t="s">
+        <v>23</v>
+      </c>
+      <c r="D391" t="s">
+        <v>263</v>
+      </c>
+      <c r="E391" t="s">
+        <v>25</v>
+      </c>
+      <c r="F391" t="s">
+        <v>282</v>
+      </c>
+      <c r="G391" t="s">
+        <v>8</v>
+      </c>
+      <c r="H391" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" t="s">
+        <v>26</v>
+      </c>
+      <c r="B392" t="s">
+        <v>280</v>
+      </c>
+      <c r="C392" t="s">
+        <v>27</v>
+      </c>
+      <c r="D392" t="s">
+        <v>280</v>
+      </c>
+      <c r="E392" t="s">
+        <v>29</v>
+      </c>
+      <c r="F392" t="s">
+        <v>283</v>
+      </c>
+      <c r="G392" t="s">
+        <v>30</v>
+      </c>
+      <c r="H392" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" t="s">
         <v>31</v>
       </c>
-      <c r="B391" t="s">
-[...2 lines deleted...]
-      <c r="C391" t="s">
+      <c r="B393" t="s">
+        <v>280</v>
+      </c>
+      <c r="C393" t="s">
         <v>32</v>
       </c>
-      <c r="D391" t="s">
+      <c r="D393" t="s">
+        <v>190</v>
+      </c>
+      <c r="E393" t="s">
+        <v>6</v>
+      </c>
+      <c r="F393" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B395" s="8"/>
+      <c r="C395" s="8"/>
+      <c r="D395" s="8"/>
+      <c r="E395" s="8"/>
+      <c r="F395" s="8"/>
+      <c r="G395" s="8"/>
+      <c r="H395" s="8"/>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="B397" s="9"/>
+      <c r="C397" s="9"/>
+      <c r="D397" s="9"/>
+      <c r="E397" s="9"/>
+      <c r="F397" s="9"/>
+      <c r="G397" s="9"/>
+      <c r="H397" s="9"/>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B398" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C398" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D398" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E398" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F398" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G398" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H398" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="B399" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="C399" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D399" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E399" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F399" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G399" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="H399" s="6" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="B400" s="13"/>
+      <c r="C400" s="13"/>
+      <c r="D400" s="13"/>
+      <c r="E400" s="13"/>
+      <c r="F400" s="13"/>
+      <c r="G400" s="13"/>
+      <c r="H400" s="13"/>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="B402" s="9"/>
+      <c r="C402" s="9"/>
+      <c r="D402" s="9"/>
+      <c r="E402" s="9"/>
+      <c r="F402" s="9"/>
+      <c r="G402" s="9"/>
+      <c r="H402" s="9"/>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B403" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C403" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D403" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E403" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F403" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G403" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H403" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="B404" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="C404" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D404" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E404" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F404" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G404" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="H404" s="6" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="B405" s="13"/>
+      <c r="C405" s="13"/>
+      <c r="D405" s="13"/>
+      <c r="E405" s="13"/>
+      <c r="F405" s="13"/>
+      <c r="G405" s="13"/>
+      <c r="H405" s="13"/>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="B407" s="14"/>
+      <c r="C407" s="14"/>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="E391" t="s">
+      <c r="B408" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C408" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="17" t="s">
+        <v>298</v>
+      </c>
+      <c r="B409" s="17" t="s">
+        <v>299</v>
+      </c>
+      <c r="C409" s="18" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="19" t="s">
+        <v>301</v>
+      </c>
+      <c r="B411" s="19"/>
+      <c r="C411" s="19"/>
+      <c r="D411" s="19"/>
+      <c r="E411" s="19"/>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B412" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C412" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D412" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E412" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="B413" s="22" t="s">
+        <v>303</v>
+      </c>
+      <c r="C413" s="22" t="s">
+        <v>286</v>
+      </c>
+      <c r="D413" s="23" t="s">
+        <v>300</v>
+      </c>
+      <c r="E413" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="B415" s="9"/>
+      <c r="C415" s="9"/>
+      <c r="D415" s="9"/>
+      <c r="E415" s="9"/>
+      <c r="F415" s="9"/>
+      <c r="G415" s="9"/>
+      <c r="H415" s="9"/>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B416" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C416" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D416" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E416" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F416" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G416" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H416" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B417" s="3">
+        <v>10948612000164</v>
+      </c>
+      <c r="C417" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D417" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E417" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F417" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G417" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="H417" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="B418" s="13"/>
+      <c r="C418" s="13"/>
+      <c r="D418" s="13"/>
+      <c r="E418" s="13"/>
+      <c r="F418" s="13"/>
+      <c r="G418" s="13"/>
+      <c r="H418" s="13"/>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="B420" s="14"/>
+      <c r="C420" s="14"/>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B421" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C421" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="17">
+        <v>8</v>
+      </c>
+      <c r="B422" s="17" t="s">
+        <v>310</v>
+      </c>
+      <c r="C422" s="18" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="24" t="s">
+        <v>312</v>
+      </c>
+      <c r="B423" s="24" t="s">
+        <v>313</v>
+      </c>
+      <c r="C423" s="25" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" s="19" t="s">
+        <v>315</v>
+      </c>
+      <c r="B425" s="19"/>
+      <c r="C425" s="19"/>
+      <c r="D425" s="19"/>
+      <c r="E425" s="19"/>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B426" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C426" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D426" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E426" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" s="22" t="s">
+        <v>316</v>
+      </c>
+      <c r="B427" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="C427" s="22" t="s">
+        <v>305</v>
+      </c>
+      <c r="D427" s="23" t="s">
+        <v>311</v>
+      </c>
+      <c r="E427" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="26" t="s">
+        <v>317</v>
+      </c>
+      <c r="B428" s="26" t="s">
+        <v>313</v>
+      </c>
+      <c r="C428" s="26" t="s">
+        <v>305</v>
+      </c>
+      <c r="D428" s="27" t="s">
+        <v>314</v>
+      </c>
+      <c r="E428" s="26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="B430" s="9"/>
+      <c r="C430" s="9"/>
+      <c r="D430" s="9"/>
+      <c r="E430" s="9"/>
+      <c r="F430" s="9"/>
+      <c r="G430" s="9"/>
+      <c r="H430" s="9"/>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B431" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C431" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D431" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E431" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F431" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G431" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H431" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B432" s="3">
+        <v>10948612000164</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D432" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E432" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F432" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G432" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="H432" s="6" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="B433" s="13"/>
+      <c r="C433" s="13"/>
+      <c r="D433" s="13"/>
+      <c r="E433" s="13"/>
+      <c r="F433" s="13"/>
+      <c r="G433" s="13"/>
+      <c r="H433" s="13"/>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" s="14" t="s">
+        <v>320</v>
+      </c>
+      <c r="B435" s="14"/>
+      <c r="C435" s="14"/>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B436" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C436" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" s="17" t="s">
+        <v>321</v>
+      </c>
+      <c r="B437" s="17" t="s">
+        <v>303</v>
+      </c>
+      <c r="C437" s="18" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" s="19" t="s">
+        <v>323</v>
+      </c>
+      <c r="B439" s="19"/>
+      <c r="C439" s="19"/>
+      <c r="D439" s="19"/>
+      <c r="E439" s="19"/>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B440" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C440" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D440" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E440" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="B441" s="22" t="s">
+        <v>324</v>
+      </c>
+      <c r="C441" s="22" t="s">
+        <v>305</v>
+      </c>
+      <c r="D441" s="23" t="s">
+        <v>322</v>
+      </c>
+      <c r="E441" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="7"/>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="B446" s="2"/>
+      <c r="C446" s="2"/>
+      <c r="D446" s="2"/>
+      <c r="E446" s="2"/>
+      <c r="F446" s="2"/>
+      <c r="G446" s="2"/>
+      <c r="H446" s="2"/>
+      <c r="I446" s="2"/>
+      <c r="J446" s="2"/>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B447" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C447" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D447" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E447" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F391" t="s">
-[...21 lines deleted...]
-      <c r="A397" s="4" t="s">
+      <c r="F447" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G447" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H447" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I447" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J447" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="B448" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="C448" s="3"/>
+      <c r="D448" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E448" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="F448" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G448" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H448" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="I448" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="J448" s="6" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" t="s">
+        <v>20</v>
+      </c>
+      <c r="B450" t="s">
+        <v>327</v>
+      </c>
+      <c r="C450" t="s">
+        <v>21</v>
+      </c>
+      <c r="D450" t="s">
+        <v>281</v>
+      </c>
+      <c r="E450" t="s">
+        <v>5</v>
+      </c>
+      <c r="F450" t="s">
+        <v>259</v>
+      </c>
+      <c r="G450" t="s">
+        <v>7</v>
+      </c>
+      <c r="H450" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" t="s">
+        <v>9</v>
+      </c>
+      <c r="B451" t="s">
+        <v>270</v>
+      </c>
+      <c r="C451" t="s">
+        <v>23</v>
+      </c>
+      <c r="D451" t="s">
+        <v>263</v>
+      </c>
+      <c r="E451" t="s">
+        <v>25</v>
+      </c>
+      <c r="F451" t="s">
+        <v>274</v>
+      </c>
+      <c r="G451" t="s">
+        <v>8</v>
+      </c>
+      <c r="H451" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" t="s">
+        <v>26</v>
+      </c>
+      <c r="B452" t="s">
+        <v>329</v>
+      </c>
+      <c r="C452" t="s">
+        <v>27</v>
+      </c>
+      <c r="D452" t="s">
+        <v>329</v>
+      </c>
+      <c r="E452" t="s">
+        <v>29</v>
+      </c>
+      <c r="F452" t="s">
+        <v>329</v>
+      </c>
+      <c r="G452" t="s">
+        <v>30</v>
+      </c>
+      <c r="H452" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" t="s">
+        <v>31</v>
+      </c>
+      <c r="B453" t="s">
+        <v>28</v>
+      </c>
+      <c r="C453" t="s">
+        <v>32</v>
+      </c>
+      <c r="D453" t="s">
+        <v>33</v>
+      </c>
+      <c r="E453" t="s">
+        <v>6</v>
+      </c>
+      <c r="F453" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B455" s="8"/>
+      <c r="C455" s="8"/>
+      <c r="D455" s="8"/>
+      <c r="E455" s="8"/>
+      <c r="F455" s="8"/>
+      <c r="G455" s="8"/>
+      <c r="H455" s="8"/>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="B457" s="9"/>
+      <c r="C457" s="9"/>
+      <c r="D457" s="9"/>
+      <c r="E457" s="9"/>
+      <c r="F457" s="9"/>
+      <c r="G457" s="9"/>
+      <c r="H457" s="9"/>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B458" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C458" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D458" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E458" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F458" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G458" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H458" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="B459" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C459" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D459" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E459" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="F459" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G459" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H459" s="6" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="B460" s="13"/>
+      <c r="C460" s="13"/>
+      <c r="D460" s="13"/>
+      <c r="E460" s="13"/>
+      <c r="F460" s="13"/>
+      <c r="G460" s="13"/>
+      <c r="H460" s="13"/>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" s="7"/>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="B465" s="2"/>
+      <c r="C465" s="2"/>
+      <c r="D465" s="2"/>
+      <c r="E465" s="2"/>
+      <c r="F465" s="2"/>
+      <c r="G465" s="2"/>
+      <c r="H465" s="2"/>
+      <c r="I465" s="2"/>
+      <c r="J465" s="2"/>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B397" s="4" t="s">
+      <c r="B466" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C397" s="4" t="s">
+      <c r="C466" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D397" s="4" t="s">
+      <c r="D466" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E397" s="4" t="s">
+      <c r="E466" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F397" s="4" t="s">
+      <c r="F466" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G397" s="4" t="s">
+      <c r="G466" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H397" s="4" t="s">
+      <c r="H466" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I397" s="5" t="s">
+      <c r="I466" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J397" s="5" t="s">
+      <c r="J466" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="398" spans="1:10">
-[...13 lines deleted...]
-      <c r="F398" s="3" t="s">
+    <row r="467" spans="1:10">
+      <c r="A467" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="B467" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C467" s="3"/>
+      <c r="D467" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E467" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="F467" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G467" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H467" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G398" s="3" t="s">
+      <c r="I467" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="J467" s="6" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" t="s">
+        <v>20</v>
+      </c>
+      <c r="B469" t="s">
+        <v>338</v>
+      </c>
+      <c r="C469" t="s">
+        <v>21</v>
+      </c>
+      <c r="D469" t="s">
+        <v>341</v>
+      </c>
+      <c r="E469" t="s">
+        <v>5</v>
+      </c>
+      <c r="F469" t="s">
+        <v>14</v>
+      </c>
+      <c r="G469" t="s">
+        <v>7</v>
+      </c>
+      <c r="H469" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" t="s">
+        <v>9</v>
+      </c>
+      <c r="B470" t="s">
+        <v>18</v>
+      </c>
+      <c r="C470" t="s">
+        <v>23</v>
+      </c>
+      <c r="D470" t="s">
+        <v>24</v>
+      </c>
+      <c r="E470" t="s">
+        <v>25</v>
+      </c>
+      <c r="F470" t="s">
+        <v>342</v>
+      </c>
+      <c r="G470" t="s">
+        <v>8</v>
+      </c>
+      <c r="H470" t="s">
         <v>17</v>
       </c>
-      <c r="H398" s="3" t="s">
-[...8 lines deleted...]
-      <c r="A400" t="s">
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" t="s">
+        <v>26</v>
+      </c>
+      <c r="B471" t="s">
+        <v>340</v>
+      </c>
+      <c r="C471" t="s">
+        <v>27</v>
+      </c>
+      <c r="D471" t="s">
+        <v>340</v>
+      </c>
+      <c r="E471" t="s">
+        <v>29</v>
+      </c>
+      <c r="F471" t="s">
+        <v>343</v>
+      </c>
+      <c r="G471" t="s">
+        <v>30</v>
+      </c>
+      <c r="H471" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" t="s">
+        <v>31</v>
+      </c>
+      <c r="B472" t="s">
+        <v>343</v>
+      </c>
+      <c r="C472" t="s">
+        <v>32</v>
+      </c>
+      <c r="D472" t="s">
+        <v>344</v>
+      </c>
+      <c r="E472" t="s">
+        <v>6</v>
+      </c>
+      <c r="F472" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B474" s="8"/>
+      <c r="C474" s="8"/>
+      <c r="D474" s="8"/>
+      <c r="E474" s="8"/>
+      <c r="F474" s="8"/>
+      <c r="G474" s="8"/>
+      <c r="H474" s="8"/>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="B476" s="9"/>
+      <c r="C476" s="9"/>
+      <c r="D476" s="9"/>
+      <c r="E476" s="9"/>
+      <c r="F476" s="9"/>
+      <c r="G476" s="9"/>
+      <c r="H476" s="9"/>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B477" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C477" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D477" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E477" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F477" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G477" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H477" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B478" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D478" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E478" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F478" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G478" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="H478" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B479" s="13"/>
+      <c r="C479" s="13"/>
+      <c r="D479" s="13"/>
+      <c r="E479" s="13"/>
+      <c r="F479" s="13"/>
+      <c r="G479" s="13"/>
+      <c r="H479" s="13"/>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" s="14" t="s">
+        <v>351</v>
+      </c>
+      <c r="B481" s="14"/>
+      <c r="C481" s="14"/>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B482" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C482" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" s="17" t="s">
+        <v>352</v>
+      </c>
+      <c r="B483" s="17" t="s">
+        <v>353</v>
+      </c>
+      <c r="C483" s="18" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="19" t="s">
+        <v>355</v>
+      </c>
+      <c r="B485" s="19"/>
+      <c r="C485" s="19"/>
+      <c r="D485" s="19"/>
+      <c r="E485" s="19"/>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B486" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C486" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D486" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E486" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B487" s="22" t="s">
+        <v>356</v>
+      </c>
+      <c r="C487" s="22" t="s">
+        <v>346</v>
+      </c>
+      <c r="D487" s="23" t="s">
+        <v>354</v>
+      </c>
+      <c r="E487" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" s="9" t="s">
+        <v>357</v>
+      </c>
+      <c r="B489" s="9"/>
+      <c r="C489" s="9"/>
+      <c r="D489" s="9"/>
+      <c r="E489" s="9"/>
+      <c r="F489" s="9"/>
+      <c r="G489" s="9"/>
+      <c r="H489" s="9"/>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B490" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C490" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D490" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E490" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F490" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G490" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H490" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B491" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C491" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D491" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E491" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F491" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G491" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="H491" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B492" s="13"/>
+      <c r="C492" s="13"/>
+      <c r="D492" s="13"/>
+      <c r="E492" s="13"/>
+      <c r="F492" s="13"/>
+      <c r="G492" s="13"/>
+      <c r="H492" s="13"/>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" s="14" t="s">
+        <v>362</v>
+      </c>
+      <c r="B494" s="14"/>
+      <c r="C494" s="14"/>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B495" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C495" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="17">
+        <v>8279</v>
+      </c>
+      <c r="B496" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="C496" s="18" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="19" t="s">
+        <v>365</v>
+      </c>
+      <c r="B498" s="19"/>
+      <c r="C498" s="19"/>
+      <c r="D498" s="19"/>
+      <c r="E498" s="19"/>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B499" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C499" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D499" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E499" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B500" s="22" t="s">
+        <v>366</v>
+      </c>
+      <c r="C500" s="22" t="s">
+        <v>358</v>
+      </c>
+      <c r="D500" s="23" t="s">
+        <v>364</v>
+      </c>
+      <c r="E500" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="B502" s="9"/>
+      <c r="C502" s="9"/>
+      <c r="D502" s="9"/>
+      <c r="E502" s="9"/>
+      <c r="F502" s="9"/>
+      <c r="G502" s="9"/>
+      <c r="H502" s="9"/>
+    </row>
+    <row r="503" spans="1:10">
+      <c r="A503" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B503" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C503" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D503" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E503" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F503" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G503" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H503" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B504" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C504" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D504" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E504" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F504" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G504" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="H504" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B505" s="13"/>
+      <c r="C505" s="13"/>
+      <c r="D505" s="13"/>
+      <c r="E505" s="13"/>
+      <c r="F505" s="13"/>
+      <c r="G505" s="13"/>
+      <c r="H505" s="13"/>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" s="14" t="s">
+        <v>368</v>
+      </c>
+      <c r="B507" s="14"/>
+      <c r="C507" s="14"/>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B508" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C508" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509" s="17">
+        <v>8275</v>
+      </c>
+      <c r="B509" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="C509" s="18" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" s="19" t="s">
+        <v>370</v>
+      </c>
+      <c r="B511" s="19"/>
+      <c r="C511" s="19"/>
+      <c r="D511" s="19"/>
+      <c r="E511" s="19"/>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B512" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C512" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D512" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E512" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B513" s="22" t="s">
+        <v>366</v>
+      </c>
+      <c r="C513" s="22" t="s">
+        <v>358</v>
+      </c>
+      <c r="D513" s="23" t="s">
+        <v>369</v>
+      </c>
+      <c r="E513" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10">
+      <c r="A515" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="B515" s="9"/>
+      <c r="C515" s="9"/>
+      <c r="D515" s="9"/>
+      <c r="E515" s="9"/>
+      <c r="F515" s="9"/>
+      <c r="G515" s="9"/>
+      <c r="H515" s="9"/>
+    </row>
+    <row r="516" spans="1:10">
+      <c r="A516" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B516" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C516" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D516" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E516" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F516" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G516" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H516" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B517" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="C517" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D517" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E517" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F517" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G517" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="H517" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B518" s="13"/>
+      <c r="C518" s="13"/>
+      <c r="D518" s="13"/>
+      <c r="E518" s="13"/>
+      <c r="F518" s="13"/>
+      <c r="G518" s="13"/>
+      <c r="H518" s="13"/>
+    </row>
+    <row r="520" spans="1:10">
+      <c r="A520" s="14" t="s">
+        <v>372</v>
+      </c>
+      <c r="B520" s="14"/>
+      <c r="C520" s="14"/>
+    </row>
+    <row r="521" spans="1:10">
+      <c r="A521" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B521" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C521" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="17" t="s">
+        <v>373</v>
+      </c>
+      <c r="B522" s="17" t="s">
+        <v>353</v>
+      </c>
+      <c r="C522" s="18" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" s="19" t="s">
+        <v>375</v>
+      </c>
+      <c r="B524" s="19"/>
+      <c r="C524" s="19"/>
+      <c r="D524" s="19"/>
+      <c r="E524" s="19"/>
+    </row>
+    <row r="525" spans="1:10">
+      <c r="A525" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B525" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C525" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D525" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E525" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B526" s="22" t="s">
+        <v>356</v>
+      </c>
+      <c r="C526" s="22" t="s">
+        <v>346</v>
+      </c>
+      <c r="D526" s="23" t="s">
+        <v>374</v>
+      </c>
+      <c r="E526" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10">
+      <c r="A528" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="B528" s="9"/>
+      <c r="C528" s="9"/>
+      <c r="D528" s="9"/>
+      <c r="E528" s="9"/>
+      <c r="F528" s="9"/>
+      <c r="G528" s="9"/>
+      <c r="H528" s="9"/>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B529" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C529" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D529" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E529" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F529" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G529" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H529" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10">
+      <c r="A530" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B530" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C530" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D530" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E530" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F530" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G530" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="H530" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B531" s="13"/>
+      <c r="C531" s="13"/>
+      <c r="D531" s="13"/>
+      <c r="E531" s="13"/>
+      <c r="F531" s="13"/>
+      <c r="G531" s="13"/>
+      <c r="H531" s="13"/>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" s="14" t="s">
+        <v>377</v>
+      </c>
+      <c r="B533" s="14"/>
+      <c r="C533" s="14"/>
+    </row>
+    <row r="534" spans="1:10">
+      <c r="A534" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B534" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C534" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" s="17" t="s">
+        <v>378</v>
+      </c>
+      <c r="B535" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="C535" s="18" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" s="19" t="s">
+        <v>380</v>
+      </c>
+      <c r="B537" s="19"/>
+      <c r="C537" s="19"/>
+      <c r="D537" s="19"/>
+      <c r="E537" s="19"/>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B538" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C538" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D538" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E538" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10">
+      <c r="A539" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B539" s="22" t="s">
+        <v>366</v>
+      </c>
+      <c r="C539" s="22" t="s">
+        <v>358</v>
+      </c>
+      <c r="D539" s="23" t="s">
+        <v>379</v>
+      </c>
+      <c r="E539" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="B541" s="9"/>
+      <c r="C541" s="9"/>
+      <c r="D541" s="9"/>
+      <c r="E541" s="9"/>
+      <c r="F541" s="9"/>
+      <c r="G541" s="9"/>
+      <c r="H541" s="9"/>
+    </row>
+    <row r="542" spans="1:10">
+      <c r="A542" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C542" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D542" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E542" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F542" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G542" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H542" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10">
+      <c r="A543" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="B543" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C543" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D543" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E543" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F543" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G543" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H543" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B544" s="13"/>
+      <c r="C544" s="13"/>
+      <c r="D544" s="13"/>
+      <c r="E544" s="13"/>
+      <c r="F544" s="13"/>
+      <c r="G544" s="13"/>
+      <c r="H544" s="13"/>
+    </row>
+    <row r="546" spans="1:10">
+      <c r="A546" s="14" t="s">
+        <v>383</v>
+      </c>
+      <c r="B546" s="14"/>
+      <c r="C546" s="14"/>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B547" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C547" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10">
+      <c r="A548" s="17" t="s">
+        <v>384</v>
+      </c>
+      <c r="B548" s="17" t="s">
+        <v>385</v>
+      </c>
+      <c r="C548" s="18" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="B550" s="19"/>
+      <c r="C550" s="19"/>
+      <c r="D550" s="19"/>
+      <c r="E550" s="19"/>
+    </row>
+    <row r="551" spans="1:10">
+      <c r="A551" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B551" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C551" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D551" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E551" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10">
+      <c r="A552" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B552" s="22" t="s">
+        <v>366</v>
+      </c>
+      <c r="C552" s="22" t="s">
+        <v>382</v>
+      </c>
+      <c r="D552" s="23" t="s">
+        <v>386</v>
+      </c>
+      <c r="E552" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="B554" s="9"/>
+      <c r="C554" s="9"/>
+      <c r="D554" s="9"/>
+      <c r="E554" s="9"/>
+      <c r="F554" s="9"/>
+      <c r="G554" s="9"/>
+      <c r="H554" s="9"/>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B555" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C555" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D555" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E555" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F555" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G555" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H555" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="B556" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C556" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D556" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E556" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F556" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G556" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H556" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10">
+      <c r="A557" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B557" s="13"/>
+      <c r="C557" s="13"/>
+      <c r="D557" s="13"/>
+      <c r="E557" s="13"/>
+      <c r="F557" s="13"/>
+      <c r="G557" s="13"/>
+      <c r="H557" s="13"/>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="14" t="s">
+        <v>389</v>
+      </c>
+      <c r="B559" s="14"/>
+      <c r="C559" s="14"/>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B560" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C560" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" s="17" t="s">
+        <v>390</v>
+      </c>
+      <c r="B561" s="17" t="s">
+        <v>385</v>
+      </c>
+      <c r="C561" s="18" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="19" t="s">
+        <v>392</v>
+      </c>
+      <c r="B563" s="19"/>
+      <c r="C563" s="19"/>
+      <c r="D563" s="19"/>
+      <c r="E563" s="19"/>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B564" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C564" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D564" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E564" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B565" s="22" t="s">
+        <v>366</v>
+      </c>
+      <c r="C565" s="22" t="s">
+        <v>382</v>
+      </c>
+      <c r="D565" s="23" t="s">
+        <v>391</v>
+      </c>
+      <c r="E565" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="7"/>
+    </row>
+    <row r="570" spans="1:10">
+      <c r="A570" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="B570" s="2"/>
+      <c r="C570" s="2"/>
+      <c r="D570" s="2"/>
+      <c r="E570" s="2"/>
+      <c r="F570" s="2"/>
+      <c r="G570" s="2"/>
+      <c r="H570" s="2"/>
+      <c r="I570" s="2"/>
+      <c r="J570" s="2"/>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B571" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C571" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D571" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E571" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F571" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G571" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H571" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I571" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J571" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="B572" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="C572" s="3"/>
+      <c r="D572" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E572" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="F572" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G572" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H572" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I572" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J572" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" t="s">
         <v>20</v>
       </c>
-      <c r="B400" t="s">
-[...2 lines deleted...]
-      <c r="C400" t="s">
+      <c r="B574" t="s">
+        <v>395</v>
+      </c>
+      <c r="C574" t="s">
         <v>21</v>
       </c>
-      <c r="D400" t="s">
-[...2 lines deleted...]
-      <c r="E400" t="s">
+      <c r="D574" t="s">
+        <v>341</v>
+      </c>
+      <c r="E574" t="s">
         <v>5</v>
       </c>
-      <c r="F400" t="s">
-[...2 lines deleted...]
-      <c r="G400" t="s">
+      <c r="F574" t="s">
+        <v>14</v>
+      </c>
+      <c r="G574" t="s">
         <v>7</v>
       </c>
-      <c r="H400" t="s">
+      <c r="H574" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10">
+      <c r="A575" t="s">
+        <v>9</v>
+      </c>
+      <c r="B575" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A401" t="s">
+      <c r="C575" t="s">
+        <v>23</v>
+      </c>
+      <c r="D575" t="s">
+        <v>24</v>
+      </c>
+      <c r="E575" t="s">
+        <v>25</v>
+      </c>
+      <c r="F575" t="s">
+        <v>342</v>
+      </c>
+      <c r="G575" t="s">
+        <v>8</v>
+      </c>
+      <c r="H575" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" t="s">
+        <v>26</v>
+      </c>
+      <c r="B576" t="s">
+        <v>44</v>
+      </c>
+      <c r="C576" t="s">
+        <v>27</v>
+      </c>
+      <c r="D576" t="s">
+        <v>44</v>
+      </c>
+      <c r="E576" t="s">
+        <v>29</v>
+      </c>
+      <c r="F576" t="s">
+        <v>397</v>
+      </c>
+      <c r="G576" t="s">
+        <v>30</v>
+      </c>
+      <c r="H576" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" t="s">
+        <v>31</v>
+      </c>
+      <c r="B577" t="s">
+        <v>28</v>
+      </c>
+      <c r="C577" t="s">
+        <v>32</v>
+      </c>
+      <c r="D577" t="s">
+        <v>33</v>
+      </c>
+      <c r="E577" t="s">
+        <v>6</v>
+      </c>
+      <c r="F577" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10">
+      <c r="A579" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B579" s="8"/>
+      <c r="C579" s="8"/>
+      <c r="D579" s="8"/>
+      <c r="E579" s="8"/>
+      <c r="F579" s="8"/>
+      <c r="G579" s="8"/>
+      <c r="H579" s="8"/>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="B581" s="9"/>
+      <c r="C581" s="9"/>
+      <c r="D581" s="9"/>
+      <c r="E581" s="9"/>
+      <c r="F581" s="9"/>
+      <c r="G581" s="9"/>
+      <c r="H581" s="9"/>
+    </row>
+    <row r="582" spans="1:10">
+      <c r="A582" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B582" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C582" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D582" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E582" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F582" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G582" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H582" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B583" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="C583" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D583" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="E583" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="F583" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G583" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H583" s="6" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="B584" s="13"/>
+      <c r="C584" s="13"/>
+      <c r="D584" s="13"/>
+      <c r="E584" s="13"/>
+      <c r="F584" s="13"/>
+      <c r="G584" s="13"/>
+      <c r="H584" s="13"/>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" s="14" t="s">
+        <v>406</v>
+      </c>
+      <c r="B586" s="14"/>
+      <c r="C586" s="14"/>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B587" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C587" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10">
+      <c r="A588" s="17">
+        <v>24702</v>
+      </c>
+      <c r="B588" s="17" t="s">
+        <v>407</v>
+      </c>
+      <c r="C588" s="18" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10">
+      <c r="A590" s="9" t="s">
+        <v>408</v>
+      </c>
+      <c r="B590" s="9"/>
+      <c r="C590" s="9"/>
+      <c r="D590" s="9"/>
+      <c r="E590" s="9"/>
+      <c r="F590" s="9"/>
+      <c r="G590" s="9"/>
+      <c r="H590" s="9"/>
+    </row>
+    <row r="591" spans="1:10">
+      <c r="A591" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B591" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C591" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D591" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E591" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F591" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G591" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H591" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10">
+      <c r="A592" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B592" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="C592" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D592" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="E592" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="F592" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G592" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H592" s="6" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="B593" s="13"/>
+      <c r="C593" s="13"/>
+      <c r="D593" s="13"/>
+      <c r="E593" s="13"/>
+      <c r="F593" s="13"/>
+      <c r="G593" s="13"/>
+      <c r="H593" s="13"/>
+    </row>
+    <row r="595" spans="1:10">
+      <c r="A595" s="14" t="s">
+        <v>410</v>
+      </c>
+      <c r="B595" s="14"/>
+      <c r="C595" s="14"/>
+    </row>
+    <row r="596" spans="1:10">
+      <c r="A596" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B596" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C596" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10">
+      <c r="A597" s="17">
+        <v>24702</v>
+      </c>
+      <c r="B597" s="17" t="s">
+        <v>407</v>
+      </c>
+      <c r="C597" s="18" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10">
+      <c r="A600" s="7"/>
+    </row>
+    <row r="602" spans="1:10">
+      <c r="A602" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="B602" s="2"/>
+      <c r="C602" s="2"/>
+      <c r="D602" s="2"/>
+      <c r="E602" s="2"/>
+      <c r="F602" s="2"/>
+      <c r="G602" s="2"/>
+      <c r="H602" s="2"/>
+      <c r="I602" s="2"/>
+      <c r="J602" s="2"/>
+    </row>
+    <row r="603" spans="1:10">
+      <c r="A603" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B603" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C603" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D603" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E603" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F603" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G603" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H603" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B401" t="s">
-[...2 lines deleted...]
-      <c r="C401" t="s">
+      <c r="I603" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J603" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="B604" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C604" s="3"/>
+      <c r="D604" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E604" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="F604" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G604" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H604" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="I604" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="J604" s="6" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" t="s">
+        <v>20</v>
+      </c>
+      <c r="B606" t="s">
+        <v>412</v>
+      </c>
+      <c r="C606" t="s">
+        <v>21</v>
+      </c>
+      <c r="D606" t="s">
+        <v>415</v>
+      </c>
+      <c r="E606" t="s">
+        <v>5</v>
+      </c>
+      <c r="F606" t="s">
+        <v>259</v>
+      </c>
+      <c r="G606" t="s">
+        <v>7</v>
+      </c>
+      <c r="H606" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10">
+      <c r="A607" t="s">
+        <v>9</v>
+      </c>
+      <c r="B607" t="s">
+        <v>270</v>
+      </c>
+      <c r="C607" t="s">
         <v>23</v>
       </c>
-      <c r="D401" t="s">
-[...2 lines deleted...]
-      <c r="E401" t="s">
+      <c r="D607" t="s">
+        <v>263</v>
+      </c>
+      <c r="E607" t="s">
         <v>25</v>
       </c>
-      <c r="F401" t="s">
-[...2 lines deleted...]
-      <c r="G401" t="s">
+      <c r="F607" t="s">
+        <v>274</v>
+      </c>
+      <c r="G607" t="s">
         <v>8</v>
       </c>
-      <c r="H401" t="s">
+      <c r="H607" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="402" spans="1:10">
-      <c r="A402" t="s">
+    <row r="608" spans="1:10">
+      <c r="A608" t="s">
+        <v>26</v>
+      </c>
+      <c r="B608" t="s">
+        <v>414</v>
+      </c>
+      <c r="C608" t="s">
         <v>27</v>
       </c>
-      <c r="B402" t="s">
-[...2 lines deleted...]
-      <c r="C402" t="s">
+      <c r="D608" t="s">
+        <v>414</v>
+      </c>
+      <c r="E608" t="s">
+        <v>29</v>
+      </c>
+      <c r="F608" t="s">
+        <v>414</v>
+      </c>
+      <c r="G608" t="s">
+        <v>30</v>
+      </c>
+      <c r="H608" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" t="s">
+        <v>31</v>
+      </c>
+      <c r="B609" t="s">
+        <v>414</v>
+      </c>
+      <c r="C609" t="s">
+        <v>32</v>
+      </c>
+      <c r="D609" t="s">
+        <v>190</v>
+      </c>
+      <c r="E609" t="s">
+        <v>6</v>
+      </c>
+      <c r="F609" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B611" s="8"/>
+      <c r="C611" s="8"/>
+      <c r="D611" s="8"/>
+      <c r="E611" s="8"/>
+      <c r="F611" s="8"/>
+      <c r="G611" s="8"/>
+      <c r="H611" s="8"/>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="B613" s="9"/>
+      <c r="C613" s="9"/>
+      <c r="D613" s="9"/>
+      <c r="E613" s="9"/>
+      <c r="F613" s="9"/>
+      <c r="G613" s="9"/>
+      <c r="H613" s="9"/>
+    </row>
+    <row r="614" spans="1:10">
+      <c r="A614" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B614" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C614" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D614" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E614" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F614" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G614" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H614" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="B615" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C615" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D615" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E615" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="F615" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="G615" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="H615" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D402" t="s">
-[...2 lines deleted...]
-      <c r="E402" t="s">
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B616" s="13"/>
+      <c r="C616" s="13"/>
+      <c r="D616" s="13"/>
+      <c r="E616" s="13"/>
+      <c r="F616" s="13"/>
+      <c r="G616" s="13"/>
+      <c r="H616" s="13"/>
+    </row>
+    <row r="618" spans="1:10">
+      <c r="A618" s="14" t="s">
+        <v>420</v>
+      </c>
+      <c r="B618" s="14"/>
+      <c r="C618" s="14"/>
+    </row>
+    <row r="619" spans="1:10">
+      <c r="A619" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B619" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C619" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" s="17">
+        <v>282025</v>
+      </c>
+      <c r="B620" s="17" t="s">
+        <v>421</v>
+      </c>
+      <c r="C620" s="18" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10">
+      <c r="A622" s="19" t="s">
+        <v>422</v>
+      </c>
+      <c r="B622" s="19"/>
+      <c r="C622" s="19"/>
+      <c r="D622" s="19"/>
+      <c r="E622" s="19"/>
+    </row>
+    <row r="623" spans="1:10">
+      <c r="A623" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B623" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C623" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D623" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E623" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B624" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C624" s="22" t="s">
+        <v>332</v>
+      </c>
+      <c r="D624" s="23" t="s">
+        <v>424</v>
+      </c>
+      <c r="E624" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B625" s="26" t="s">
+        <v>423</v>
+      </c>
+      <c r="C625" s="26" t="s">
+        <v>425</v>
+      </c>
+      <c r="D625" s="27" t="s">
+        <v>426</v>
+      </c>
+      <c r="E625" s="26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10">
+      <c r="A626" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B626" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C626" s="22" t="s">
+        <v>332</v>
+      </c>
+      <c r="D626" s="23" t="s">
+        <v>427</v>
+      </c>
+      <c r="E626" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="7"/>
+    </row>
+    <row r="631" spans="1:10">
+      <c r="A631" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="B631" s="2"/>
+      <c r="C631" s="2"/>
+      <c r="D631" s="2"/>
+      <c r="E631" s="2"/>
+      <c r="F631" s="2"/>
+      <c r="G631" s="2"/>
+      <c r="H631" s="2"/>
+      <c r="I631" s="2"/>
+      <c r="J631" s="2"/>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B632" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C632" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D632" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E632" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F632" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G632" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H632" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I632" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J632" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="B633" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="C633" s="3"/>
+      <c r="D633" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E633" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="F633" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G633" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H633" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="I633" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J633" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10">
+      <c r="A635" t="s">
+        <v>20</v>
+      </c>
+      <c r="B635" t="s">
+        <v>429</v>
+      </c>
+      <c r="C635" t="s">
+        <v>21</v>
+      </c>
+      <c r="D635" t="s">
+        <v>431</v>
+      </c>
+      <c r="E635" t="s">
+        <v>5</v>
+      </c>
+      <c r="F635" t="s">
+        <v>259</v>
+      </c>
+      <c r="G635" t="s">
+        <v>7</v>
+      </c>
+      <c r="H635" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10">
+      <c r="A636" t="s">
+        <v>9</v>
+      </c>
+      <c r="B636" t="s">
+        <v>270</v>
+      </c>
+      <c r="C636" t="s">
+        <v>23</v>
+      </c>
+      <c r="D636" t="s">
+        <v>263</v>
+      </c>
+      <c r="E636" t="s">
+        <v>25</v>
+      </c>
+      <c r="F636" t="s">
+        <v>274</v>
+      </c>
+      <c r="G636" t="s">
+        <v>8</v>
+      </c>
+      <c r="H636" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" t="s">
+        <v>26</v>
+      </c>
+      <c r="B637" t="s">
+        <v>44</v>
+      </c>
+      <c r="C637" t="s">
+        <v>27</v>
+      </c>
+      <c r="D637" t="s">
+        <v>44</v>
+      </c>
+      <c r="E637" t="s">
         <v>29</v>
       </c>
-      <c r="F402" t="s">
-[...2 lines deleted...]
-      <c r="G402" t="s">
+      <c r="F637" t="s">
+        <v>28</v>
+      </c>
+      <c r="G637" t="s">
         <v>30</v>
       </c>
-      <c r="H402" t="s">
-[...4 lines deleted...]
-      <c r="A403" t="s">
+      <c r="H637" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10">
+      <c r="A638" t="s">
         <v>31</v>
       </c>
-      <c r="B403" t="s">
-[...2 lines deleted...]
-      <c r="C403" t="s">
+      <c r="B638" t="s">
+        <v>28</v>
+      </c>
+      <c r="C638" t="s">
         <v>32</v>
       </c>
-      <c r="D403" t="s">
-[...2 lines deleted...]
-      <c r="E403" t="s">
+      <c r="D638" t="s">
+        <v>33</v>
+      </c>
+      <c r="E638" t="s">
         <v>6</v>
       </c>
-      <c r="F403" t="s">
-[...7 lines deleted...]
-      <c r="A408" s="2" t="s">
+      <c r="F638" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" s="7"/>
+    </row>
+    <row r="643" spans="1:10">
+      <c r="A643" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="B643" s="2"/>
+      <c r="C643" s="2"/>
+      <c r="D643" s="2"/>
+      <c r="E643" s="2"/>
+      <c r="F643" s="2"/>
+      <c r="G643" s="2"/>
+      <c r="H643" s="2"/>
+      <c r="I643" s="2"/>
+      <c r="J643" s="2"/>
+    </row>
+    <row r="644" spans="1:10">
+      <c r="A644" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B644" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C644" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D644" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E644" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F644" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G644" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H644" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I644" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J644" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="B645" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="C645" s="3"/>
+      <c r="D645" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E645" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="F645" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G645" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H645" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I645" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="J645" s="6"/>
+    </row>
+    <row r="647" spans="1:10">
+      <c r="A647" t="s">
+        <v>20</v>
+      </c>
+      <c r="B647" t="s">
+        <v>435</v>
+      </c>
+      <c r="C647" t="s">
+        <v>21</v>
+      </c>
+      <c r="D647" t="s">
+        <v>437</v>
+      </c>
+      <c r="E647" t="s">
+        <v>5</v>
+      </c>
+      <c r="F647" t="s">
+        <v>434</v>
+      </c>
+      <c r="G647" t="s">
+        <v>7</v>
+      </c>
+      <c r="H647" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10">
+      <c r="A648" t="s">
+        <v>9</v>
+      </c>
+      <c r="B648" t="s">
+        <v>269</v>
+      </c>
+      <c r="C648" t="s">
+        <v>23</v>
+      </c>
+      <c r="D648" t="s">
+        <v>209</v>
+      </c>
+      <c r="E648" t="s">
+        <v>25</v>
+      </c>
+      <c r="F648" t="s">
+        <v>342</v>
+      </c>
+      <c r="G648" t="s">
+        <v>8</v>
+      </c>
+      <c r="H648" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="649" spans="1:10">
+      <c r="A649" t="s">
+        <v>26</v>
+      </c>
+      <c r="B649" t="s">
+        <v>436</v>
+      </c>
+      <c r="C649" t="s">
+        <v>27</v>
+      </c>
+      <c r="D649" t="s">
+        <v>28</v>
+      </c>
+      <c r="E649" t="s">
+        <v>29</v>
+      </c>
+      <c r="F649" t="s">
+        <v>28</v>
+      </c>
+      <c r="G649" t="s">
+        <v>30</v>
+      </c>
+      <c r="H649" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10">
+      <c r="A650" t="s">
+        <v>31</v>
+      </c>
+      <c r="B650" t="s">
+        <v>28</v>
+      </c>
+      <c r="C650" t="s">
+        <v>32</v>
+      </c>
+      <c r="D650" t="s">
+        <v>33</v>
+      </c>
+      <c r="E650" t="s">
+        <v>6</v>
+      </c>
+      <c r="F650" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10">
+      <c r="A653" s="7"/>
+    </row>
+    <row r="655" spans="1:10">
+      <c r="A655" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="B655" s="2"/>
+      <c r="C655" s="2"/>
+      <c r="D655" s="2"/>
+      <c r="E655" s="2"/>
+      <c r="F655" s="2"/>
+      <c r="G655" s="2"/>
+      <c r="H655" s="2"/>
+      <c r="I655" s="2"/>
+      <c r="J655" s="2"/>
+    </row>
+    <row r="656" spans="1:10">
+      <c r="A656" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B656" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C656" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D656" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E656" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F656" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G656" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H656" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I656" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J656" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10">
+      <c r="A657" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="B657" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="C657" s="3"/>
+      <c r="D657" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E657" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="F657" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G657" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H657" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I657" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="J657" s="6" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10">
+      <c r="A659" t="s">
+        <v>20</v>
+      </c>
+      <c r="B659" t="s">
+        <v>439</v>
+      </c>
+      <c r="C659" t="s">
+        <v>21</v>
+      </c>
+      <c r="D659" t="s">
+        <v>441</v>
+      </c>
+      <c r="E659" t="s">
+        <v>5</v>
+      </c>
+      <c r="F659" t="s">
+        <v>259</v>
+      </c>
+      <c r="G659" t="s">
+        <v>7</v>
+      </c>
+      <c r="H659" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10">
+      <c r="A660" t="s">
+        <v>9</v>
+      </c>
+      <c r="B660" t="s">
+        <v>18</v>
+      </c>
+      <c r="C660" t="s">
+        <v>23</v>
+      </c>
+      <c r="D660" t="s">
+        <v>209</v>
+      </c>
+      <c r="E660" t="s">
+        <v>25</v>
+      </c>
+      <c r="F660" t="s">
+        <v>47</v>
+      </c>
+      <c r="G660" t="s">
+        <v>8</v>
+      </c>
+      <c r="H660" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10">
+      <c r="A661" t="s">
+        <v>26</v>
+      </c>
+      <c r="B661" t="s">
+        <v>440</v>
+      </c>
+      <c r="C661" t="s">
+        <v>27</v>
+      </c>
+      <c r="D661" t="s">
+        <v>440</v>
+      </c>
+      <c r="E661" t="s">
+        <v>29</v>
+      </c>
+      <c r="F661" t="s">
+        <v>28</v>
+      </c>
+      <c r="G661" t="s">
+        <v>30</v>
+      </c>
+      <c r="H661" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10">
+      <c r="A662" t="s">
+        <v>31</v>
+      </c>
+      <c r="B662" t="s">
+        <v>28</v>
+      </c>
+      <c r="C662" t="s">
+        <v>32</v>
+      </c>
+      <c r="D662" t="s">
+        <v>33</v>
+      </c>
+      <c r="E662" t="s">
+        <v>6</v>
+      </c>
+      <c r="F662" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10">
+      <c r="A665" s="7"/>
+    </row>
+    <row r="667" spans="1:10">
+      <c r="A667" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="B667" s="2"/>
+      <c r="C667" s="2"/>
+      <c r="D667" s="2"/>
+      <c r="E667" s="2"/>
+      <c r="F667" s="2"/>
+      <c r="G667" s="2"/>
+      <c r="H667" s="2"/>
+      <c r="I667" s="2"/>
+      <c r="J667" s="2"/>
+    </row>
+    <row r="668" spans="1:10">
+      <c r="A668" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B668" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C668" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D668" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E668" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F668" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G668" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H668" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I668" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J668" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10">
+      <c r="A669" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="B669" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C669" s="3"/>
+      <c r="D669" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E669" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="F669" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G669" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H669" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I669" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="J669" s="6" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10">
+      <c r="A671" t="s">
+        <v>20</v>
+      </c>
+      <c r="B671" t="s">
+        <v>444</v>
+      </c>
+      <c r="C671" t="s">
+        <v>21</v>
+      </c>
+      <c r="D671" t="s">
+        <v>446</v>
+      </c>
+      <c r="E671" t="s">
+        <v>5</v>
+      </c>
+      <c r="F671" t="s">
+        <v>204</v>
+      </c>
+      <c r="G671" t="s">
+        <v>7</v>
+      </c>
+      <c r="H671" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="672" spans="1:10">
+      <c r="A672" t="s">
+        <v>9</v>
+      </c>
+      <c r="B672" t="s">
+        <v>18</v>
+      </c>
+      <c r="C672" t="s">
+        <v>23</v>
+      </c>
+      <c r="D672" t="s">
+        <v>447</v>
+      </c>
+      <c r="E672" t="s">
+        <v>25</v>
+      </c>
+      <c r="F672" t="s">
+        <v>47</v>
+      </c>
+      <c r="G672" t="s">
+        <v>8</v>
+      </c>
+      <c r="H672" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10">
+      <c r="A673" t="s">
+        <v>26</v>
+      </c>
+      <c r="B673" t="s">
+        <v>445</v>
+      </c>
+      <c r="C673" t="s">
+        <v>27</v>
+      </c>
+      <c r="D673" t="s">
+        <v>445</v>
+      </c>
+      <c r="E673" t="s">
+        <v>29</v>
+      </c>
+      <c r="F673" t="s">
+        <v>28</v>
+      </c>
+      <c r="G673" t="s">
+        <v>30</v>
+      </c>
+      <c r="H673" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10">
+      <c r="A674" t="s">
+        <v>31</v>
+      </c>
+      <c r="B674" t="s">
+        <v>28</v>
+      </c>
+      <c r="C674" t="s">
+        <v>32</v>
+      </c>
+      <c r="D674" t="s">
+        <v>33</v>
+      </c>
+      <c r="E674" t="s">
+        <v>6</v>
+      </c>
+      <c r="F674" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="677" spans="1:10">
+      <c r="A677" s="7"/>
+    </row>
+    <row r="679" spans="1:10">
+      <c r="A679" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="B679" s="2"/>
+      <c r="C679" s="2"/>
+      <c r="D679" s="2"/>
+      <c r="E679" s="2"/>
+      <c r="F679" s="2"/>
+      <c r="G679" s="2"/>
+      <c r="H679" s="2"/>
+      <c r="I679" s="2"/>
+      <c r="J679" s="2"/>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B680" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C680" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D680" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E680" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F680" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G680" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H680" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I680" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J680" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10">
+      <c r="A681" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="B681" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="C681" s="3"/>
+      <c r="D681" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E681" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="F681" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G681" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H681" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I681" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="J681" s="6" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10">
+      <c r="A683" t="s">
+        <v>20</v>
+      </c>
+      <c r="B683" t="s">
+        <v>449</v>
+      </c>
+      <c r="C683" t="s">
+        <v>21</v>
+      </c>
+      <c r="D683" t="s">
+        <v>450</v>
+      </c>
+      <c r="E683" t="s">
+        <v>5</v>
+      </c>
+      <c r="F683" t="s">
+        <v>204</v>
+      </c>
+      <c r="G683" t="s">
+        <v>7</v>
+      </c>
+      <c r="H683" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10">
+      <c r="A684" t="s">
+        <v>9</v>
+      </c>
+      <c r="B684" t="s">
+        <v>18</v>
+      </c>
+      <c r="C684" t="s">
+        <v>23</v>
+      </c>
+      <c r="D684" t="s">
+        <v>209</v>
+      </c>
+      <c r="E684" t="s">
+        <v>25</v>
+      </c>
+      <c r="F684" t="s">
+        <v>47</v>
+      </c>
+      <c r="G684" t="s">
+        <v>8</v>
+      </c>
+      <c r="H684" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10">
+      <c r="A685" t="s">
+        <v>26</v>
+      </c>
+      <c r="B685" t="s">
+        <v>261</v>
+      </c>
+      <c r="C685" t="s">
+        <v>27</v>
+      </c>
+      <c r="D685" t="s">
+        <v>261</v>
+      </c>
+      <c r="E685" t="s">
+        <v>29</v>
+      </c>
+      <c r="F685" t="s">
+        <v>28</v>
+      </c>
+      <c r="G685" t="s">
+        <v>30</v>
+      </c>
+      <c r="H685" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10">
+      <c r="A686" t="s">
+        <v>31</v>
+      </c>
+      <c r="B686" t="s">
+        <v>28</v>
+      </c>
+      <c r="C686" t="s">
+        <v>32</v>
+      </c>
+      <c r="D686" t="s">
+        <v>33</v>
+      </c>
+      <c r="E686" t="s">
+        <v>6</v>
+      </c>
+      <c r="F686" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" s="7"/>
+    </row>
+    <row r="691" spans="1:10">
+      <c r="A691" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B691" s="2"/>
+      <c r="C691" s="2"/>
+      <c r="D691" s="2"/>
+      <c r="E691" s="2"/>
+      <c r="F691" s="2"/>
+      <c r="G691" s="2"/>
+      <c r="H691" s="2"/>
+      <c r="I691" s="2"/>
+      <c r="J691" s="2"/>
+    </row>
+    <row r="692" spans="1:10">
+      <c r="A692" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B692" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C692" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D692" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E692" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F692" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G692" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H692" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I692" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J692" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10">
+      <c r="A693" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B693" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C693" s="3"/>
+      <c r="D693" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E693" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="F693" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G693" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H693" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I693" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="J693" s="6"/>
+    </row>
+    <row r="695" spans="1:10">
+      <c r="A695" t="s">
+        <v>20</v>
+      </c>
+      <c r="B695" t="s">
+        <v>453</v>
+      </c>
+      <c r="C695" t="s">
+        <v>21</v>
+      </c>
+      <c r="D695" t="s">
+        <v>456</v>
+      </c>
+      <c r="E695" t="s">
+        <v>5</v>
+      </c>
+      <c r="F695" t="s">
+        <v>443</v>
+      </c>
+      <c r="G695" t="s">
+        <v>7</v>
+      </c>
+      <c r="H695" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="696" spans="1:10">
+      <c r="A696" t="s">
+        <v>9</v>
+      </c>
+      <c r="B696" t="s">
+        <v>269</v>
+      </c>
+      <c r="C696" t="s">
+        <v>23</v>
+      </c>
+      <c r="D696" t="s">
+        <v>209</v>
+      </c>
+      <c r="E696" t="s">
+        <v>25</v>
+      </c>
+      <c r="F696" t="s">
+        <v>47</v>
+      </c>
+      <c r="G696" t="s">
+        <v>8</v>
+      </c>
+      <c r="H696" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="697" spans="1:10">
+      <c r="A697" t="s">
+        <v>26</v>
+      </c>
+      <c r="B697" t="s">
+        <v>455</v>
+      </c>
+      <c r="C697" t="s">
+        <v>27</v>
+      </c>
+      <c r="D697" t="s">
+        <v>28</v>
+      </c>
+      <c r="E697" t="s">
+        <v>29</v>
+      </c>
+      <c r="F697" t="s">
+        <v>28</v>
+      </c>
+      <c r="G697" t="s">
+        <v>30</v>
+      </c>
+      <c r="H697" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="698" spans="1:10">
+      <c r="A698" t="s">
+        <v>31</v>
+      </c>
+      <c r="B698" t="s">
+        <v>28</v>
+      </c>
+      <c r="C698" t="s">
+        <v>32</v>
+      </c>
+      <c r="D698" t="s">
+        <v>33</v>
+      </c>
+      <c r="E698" t="s">
+        <v>6</v>
+      </c>
+      <c r="F698" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="701" spans="1:10">
+      <c r="A701" s="7"/>
+    </row>
+    <row r="703" spans="1:10">
+      <c r="A703" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="B703" s="2"/>
+      <c r="C703" s="2"/>
+      <c r="D703" s="2"/>
+      <c r="E703" s="2"/>
+      <c r="F703" s="2"/>
+      <c r="G703" s="2"/>
+      <c r="H703" s="2"/>
+      <c r="I703" s="2"/>
+      <c r="J703" s="2"/>
+    </row>
+    <row r="704" spans="1:10">
+      <c r="A704" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B704" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C704" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D704" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E704" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F704" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G704" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H704" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I704" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J704" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="705" spans="1:10">
+      <c r="A705" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B705" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C705" s="3"/>
+      <c r="D705" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E705" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="F705" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G705" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H705" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I705" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="J705" s="6"/>
+    </row>
+    <row r="707" spans="1:10">
+      <c r="A707" t="s">
+        <v>20</v>
+      </c>
+      <c r="B707" t="s">
+        <v>458</v>
+      </c>
+      <c r="C707" t="s">
+        <v>21</v>
+      </c>
+      <c r="D707" t="s">
+        <v>460</v>
+      </c>
+      <c r="E707" t="s">
+        <v>5</v>
+      </c>
+      <c r="F707" t="s">
+        <v>204</v>
+      </c>
+      <c r="G707" t="s">
+        <v>7</v>
+      </c>
+      <c r="H707" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10">
+      <c r="A708" t="s">
+        <v>9</v>
+      </c>
+      <c r="B708" t="s">
+        <v>269</v>
+      </c>
+      <c r="C708" t="s">
+        <v>23</v>
+      </c>
+      <c r="D708" t="s">
+        <v>447</v>
+      </c>
+      <c r="E708" t="s">
+        <v>25</v>
+      </c>
+      <c r="F708" t="s">
+        <v>47</v>
+      </c>
+      <c r="G708" t="s">
+        <v>8</v>
+      </c>
+      <c r="H708" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10">
+      <c r="A709" t="s">
+        <v>26</v>
+      </c>
+      <c r="B709" t="s">
+        <v>459</v>
+      </c>
+      <c r="C709" t="s">
+        <v>27</v>
+      </c>
+      <c r="D709" t="s">
+        <v>28</v>
+      </c>
+      <c r="E709" t="s">
+        <v>29</v>
+      </c>
+      <c r="F709" t="s">
+        <v>28</v>
+      </c>
+      <c r="G709" t="s">
+        <v>30</v>
+      </c>
+      <c r="H709" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="710" spans="1:10">
+      <c r="A710" t="s">
+        <v>31</v>
+      </c>
+      <c r="B710" t="s">
+        <v>28</v>
+      </c>
+      <c r="C710" t="s">
+        <v>32</v>
+      </c>
+      <c r="D710" t="s">
+        <v>33</v>
+      </c>
+      <c r="E710" t="s">
+        <v>6</v>
+      </c>
+      <c r="F710" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10">
+      <c r="A713" s="7"/>
+    </row>
+    <row r="715" spans="1:10">
+      <c r="A715" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="B715" s="2"/>
+      <c r="C715" s="2"/>
+      <c r="D715" s="2"/>
+      <c r="E715" s="2"/>
+      <c r="F715" s="2"/>
+      <c r="G715" s="2"/>
+      <c r="H715" s="2"/>
+      <c r="I715" s="2"/>
+      <c r="J715" s="2"/>
+    </row>
+    <row r="716" spans="1:10">
+      <c r="A716" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B716" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C716" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D716" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E716" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F716" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G716" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H716" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I716" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J716" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10">
+      <c r="A717" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="B717" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C717" s="3"/>
+      <c r="D717" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E717" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="F717" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G717" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H717" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="I717" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J717" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10">
+      <c r="A719" t="s">
+        <v>20</v>
+      </c>
+      <c r="B719" t="s">
+        <v>463</v>
+      </c>
+      <c r="C719" t="s">
+        <v>21</v>
+      </c>
+      <c r="D719" t="s">
+        <v>465</v>
+      </c>
+      <c r="E719" t="s">
+        <v>5</v>
+      </c>
+      <c r="F719" t="s">
+        <v>259</v>
+      </c>
+      <c r="G719" t="s">
+        <v>7</v>
+      </c>
+      <c r="H719" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="720" spans="1:10">
+      <c r="A720" t="s">
+        <v>9</v>
+      </c>
+      <c r="B720" t="s">
+        <v>270</v>
+      </c>
+      <c r="C720" t="s">
+        <v>23</v>
+      </c>
+      <c r="D720" t="s">
+        <v>263</v>
+      </c>
+      <c r="E720" t="s">
+        <v>25</v>
+      </c>
+      <c r="F720" t="s">
         <v>282</v>
       </c>
-      <c r="B408" s="2"/>
-[...10 lines deleted...]
-      <c r="A409" s="4" t="s">
+      <c r="G720" t="s">
+        <v>8</v>
+      </c>
+      <c r="H720" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="721" spans="1:10">
+      <c r="A721" t="s">
+        <v>26</v>
+      </c>
+      <c r="B721" t="s">
+        <v>43</v>
+      </c>
+      <c r="C721" t="s">
+        <v>27</v>
+      </c>
+      <c r="D721" t="s">
+        <v>43</v>
+      </c>
+      <c r="E721" t="s">
+        <v>29</v>
+      </c>
+      <c r="F721" t="s">
+        <v>28</v>
+      </c>
+      <c r="G721" t="s">
+        <v>30</v>
+      </c>
+      <c r="H721" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10">
+      <c r="A722" t="s">
+        <v>31</v>
+      </c>
+      <c r="B722" t="s">
+        <v>28</v>
+      </c>
+      <c r="C722" t="s">
+        <v>32</v>
+      </c>
+      <c r="D722" t="s">
+        <v>33</v>
+      </c>
+      <c r="E722" t="s">
+        <v>6</v>
+      </c>
+      <c r="F722" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="725" spans="1:10">
+      <c r="A725" s="7"/>
+    </row>
+    <row r="727" spans="1:10">
+      <c r="A727" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="B727" s="2"/>
+      <c r="C727" s="2"/>
+      <c r="D727" s="2"/>
+      <c r="E727" s="2"/>
+      <c r="F727" s="2"/>
+      <c r="G727" s="2"/>
+      <c r="H727" s="2"/>
+      <c r="I727" s="2"/>
+      <c r="J727" s="2"/>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="A728" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B409" s="4" t="s">
+      <c r="B728" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C409" s="4" t="s">
+      <c r="C728" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D409" s="4" t="s">
+      <c r="D728" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E409" s="4" t="s">
+      <c r="E728" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F409" s="4" t="s">
+      <c r="F728" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G409" s="4" t="s">
+      <c r="G728" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H409" s="4" t="s">
+      <c r="H728" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I409" s="5" t="s">
+      <c r="I728" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J409" s="5" t="s">
+      <c r="J728" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="410" spans="1:10">
-[...13 lines deleted...]
-      <c r="F410" s="3" t="s">
+    <row r="729" spans="1:10">
+      <c r="A729" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="B729" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C729" s="3"/>
+      <c r="D729" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E729" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="F729" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G729" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H729" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="I729" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J729" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10">
+      <c r="A731" t="s">
+        <v>20</v>
+      </c>
+      <c r="B731" t="s">
+        <v>463</v>
+      </c>
+      <c r="C731" t="s">
+        <v>21</v>
+      </c>
+      <c r="D731" t="s">
+        <v>465</v>
+      </c>
+      <c r="E731" t="s">
+        <v>5</v>
+      </c>
+      <c r="F731" t="s">
+        <v>259</v>
+      </c>
+      <c r="G731" t="s">
+        <v>7</v>
+      </c>
+      <c r="H731" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="A732" t="s">
+        <v>9</v>
+      </c>
+      <c r="B732" t="s">
+        <v>270</v>
+      </c>
+      <c r="C732" t="s">
+        <v>23</v>
+      </c>
+      <c r="D732" t="s">
+        <v>263</v>
+      </c>
+      <c r="E732" t="s">
+        <v>25</v>
+      </c>
+      <c r="F732" t="s">
+        <v>274</v>
+      </c>
+      <c r="G732" t="s">
+        <v>8</v>
+      </c>
+      <c r="H732" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="733" spans="1:10">
+      <c r="A733" t="s">
+        <v>26</v>
+      </c>
+      <c r="B733" t="s">
+        <v>43</v>
+      </c>
+      <c r="C733" t="s">
+        <v>27</v>
+      </c>
+      <c r="D733" t="s">
+        <v>43</v>
+      </c>
+      <c r="E733" t="s">
+        <v>29</v>
+      </c>
+      <c r="F733" t="s">
+        <v>28</v>
+      </c>
+      <c r="G733" t="s">
+        <v>30</v>
+      </c>
+      <c r="H733" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="734" spans="1:10">
+      <c r="A734" t="s">
+        <v>31</v>
+      </c>
+      <c r="B734" t="s">
+        <v>28</v>
+      </c>
+      <c r="C734" t="s">
+        <v>32</v>
+      </c>
+      <c r="D734" t="s">
+        <v>33</v>
+      </c>
+      <c r="E734" t="s">
+        <v>6</v>
+      </c>
+      <c r="F734" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="737" spans="1:10">
+      <c r="A737" s="7"/>
+    </row>
+    <row r="739" spans="1:10">
+      <c r="A739" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="B739" s="2"/>
+      <c r="C739" s="2"/>
+      <c r="D739" s="2"/>
+      <c r="E739" s="2"/>
+      <c r="F739" s="2"/>
+      <c r="G739" s="2"/>
+      <c r="H739" s="2"/>
+      <c r="I739" s="2"/>
+      <c r="J739" s="2"/>
+    </row>
+    <row r="740" spans="1:10">
+      <c r="A740" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B740" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C740" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D740" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E740" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F740" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G740" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H740" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I740" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J740" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="741" spans="1:10">
+      <c r="A741" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B741" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="C741" s="3"/>
+      <c r="D741" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="E741" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="F741" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G741" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H741" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G410" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A412" t="s">
+      <c r="I741" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="J741" s="6" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="A743" t="s">
         <v>20</v>
       </c>
-      <c r="B412" t="s">
-[...2 lines deleted...]
-      <c r="C412" t="s">
+      <c r="B743" t="s">
+        <v>469</v>
+      </c>
+      <c r="C743" t="s">
         <v>21</v>
       </c>
-      <c r="D412" t="s">
-[...2 lines deleted...]
-      <c r="E412" t="s">
+      <c r="D743" t="s">
+        <v>471</v>
+      </c>
+      <c r="E743" t="s">
         <v>5</v>
       </c>
-      <c r="F412" t="s">
-[...2 lines deleted...]
-      <c r="G412" t="s">
+      <c r="F743" t="s">
+        <v>468</v>
+      </c>
+      <c r="G743" t="s">
         <v>7</v>
       </c>
-      <c r="H412" t="s">
+      <c r="H743" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="744" spans="1:10">
+      <c r="A744" t="s">
+        <v>9</v>
+      </c>
+      <c r="B744" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A413" t="s">
+      <c r="C744" t="s">
+        <v>23</v>
+      </c>
+      <c r="D744" t="s">
+        <v>209</v>
+      </c>
+      <c r="E744" t="s">
+        <v>25</v>
+      </c>
+      <c r="F744" t="s">
+        <v>47</v>
+      </c>
+      <c r="G744" t="s">
+        <v>8</v>
+      </c>
+      <c r="H744" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="745" spans="1:10">
+      <c r="A745" t="s">
+        <v>26</v>
+      </c>
+      <c r="B745" t="s">
+        <v>340</v>
+      </c>
+      <c r="C745" t="s">
+        <v>27</v>
+      </c>
+      <c r="D745" t="s">
+        <v>340</v>
+      </c>
+      <c r="E745" t="s">
+        <v>29</v>
+      </c>
+      <c r="F745" t="s">
+        <v>28</v>
+      </c>
+      <c r="G745" t="s">
+        <v>30</v>
+      </c>
+      <c r="H745" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="746" spans="1:10">
+      <c r="A746" t="s">
+        <v>31</v>
+      </c>
+      <c r="B746" t="s">
+        <v>28</v>
+      </c>
+      <c r="C746" t="s">
+        <v>32</v>
+      </c>
+      <c r="D746" t="s">
+        <v>33</v>
+      </c>
+      <c r="E746" t="s">
+        <v>6</v>
+      </c>
+      <c r="F746" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="749" spans="1:10">
+      <c r="A749" s="7"/>
+    </row>
+    <row r="751" spans="1:10">
+      <c r="A751" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="B751" s="2"/>
+      <c r="C751" s="2"/>
+      <c r="D751" s="2"/>
+      <c r="E751" s="2"/>
+      <c r="F751" s="2"/>
+      <c r="G751" s="2"/>
+      <c r="H751" s="2"/>
+      <c r="I751" s="2"/>
+      <c r="J751" s="2"/>
+    </row>
+    <row r="752" spans="1:10">
+      <c r="A752" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B752" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C752" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D752" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E752" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F752" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G752" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H752" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B413" t="s">
-[...2 lines deleted...]
-      <c r="C413" t="s">
+      <c r="I752" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J752" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="753" spans="1:10">
+      <c r="A753" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="B753" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C753" s="3"/>
+      <c r="D753" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E753" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="F753" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G753" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H753" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I753" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="J753" s="6" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="755" spans="1:10">
+      <c r="A755" t="s">
+        <v>20</v>
+      </c>
+      <c r="B755" t="s">
+        <v>473</v>
+      </c>
+      <c r="C755" t="s">
+        <v>21</v>
+      </c>
+      <c r="D755" t="s">
+        <v>476</v>
+      </c>
+      <c r="E755" t="s">
+        <v>5</v>
+      </c>
+      <c r="F755" t="s">
+        <v>204</v>
+      </c>
+      <c r="G755" t="s">
+        <v>7</v>
+      </c>
+      <c r="H755" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="756" spans="1:10">
+      <c r="A756" t="s">
+        <v>9</v>
+      </c>
+      <c r="B756" t="s">
+        <v>18</v>
+      </c>
+      <c r="C756" t="s">
         <v>23</v>
       </c>
-      <c r="D413" t="s">
-[...2 lines deleted...]
-      <c r="E413" t="s">
+      <c r="D756" t="s">
+        <v>209</v>
+      </c>
+      <c r="E756" t="s">
         <v>25</v>
       </c>
-      <c r="F413" t="s">
-[...2 lines deleted...]
-      <c r="G413" t="s">
+      <c r="F756" t="s">
+        <v>47</v>
+      </c>
+      <c r="G756" t="s">
         <v>8</v>
       </c>
-      <c r="H413" t="s">
-[...4 lines deleted...]
-      <c r="A414" t="s">
+      <c r="H756" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="757" spans="1:10">
+      <c r="A757" t="s">
+        <v>26</v>
+      </c>
+      <c r="B757" t="s">
+        <v>475</v>
+      </c>
+      <c r="C757" t="s">
         <v>27</v>
       </c>
-      <c r="B414" t="s">
-[...2 lines deleted...]
-      <c r="C414" t="s">
+      <c r="D757" t="s">
+        <v>475</v>
+      </c>
+      <c r="E757" t="s">
+        <v>29</v>
+      </c>
+      <c r="F757" t="s">
         <v>28</v>
       </c>
-      <c r="D414" t="s">
-[...2 lines deleted...]
-      <c r="E414" t="s">
+      <c r="G757" t="s">
+        <v>30</v>
+      </c>
+      <c r="H757" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="758" spans="1:10">
+      <c r="A758" t="s">
+        <v>31</v>
+      </c>
+      <c r="B758" t="s">
+        <v>28</v>
+      </c>
+      <c r="C758" t="s">
+        <v>32</v>
+      </c>
+      <c r="D758" t="s">
+        <v>33</v>
+      </c>
+      <c r="E758" t="s">
+        <v>6</v>
+      </c>
+      <c r="F758" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="761" spans="1:10">
+      <c r="A761" s="7"/>
+    </row>
+    <row r="763" spans="1:10">
+      <c r="A763" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="B763" s="2"/>
+      <c r="C763" s="2"/>
+      <c r="D763" s="2"/>
+      <c r="E763" s="2"/>
+      <c r="F763" s="2"/>
+      <c r="G763" s="2"/>
+      <c r="H763" s="2"/>
+      <c r="I763" s="2"/>
+      <c r="J763" s="2"/>
+    </row>
+    <row r="764" spans="1:10">
+      <c r="A764" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B764" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C764" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D764" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E764" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F764" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G764" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H764" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I764" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J764" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="765" spans="1:10">
+      <c r="A765" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B765" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="C765" s="3"/>
+      <c r="D765" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E765" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="F765" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G765" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H765" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I765" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="J765" s="6"/>
+    </row>
+    <row r="767" spans="1:10">
+      <c r="A767" t="s">
+        <v>20</v>
+      </c>
+      <c r="B767" t="s">
+        <v>478</v>
+      </c>
+      <c r="C767" t="s">
+        <v>21</v>
+      </c>
+      <c r="D767" t="s">
+        <v>480</v>
+      </c>
+      <c r="E767" t="s">
+        <v>5</v>
+      </c>
+      <c r="F767" t="s">
+        <v>443</v>
+      </c>
+      <c r="G767" t="s">
+        <v>7</v>
+      </c>
+      <c r="H767" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="768" spans="1:10">
+      <c r="A768" t="s">
+        <v>9</v>
+      </c>
+      <c r="B768" t="s">
+        <v>269</v>
+      </c>
+      <c r="C768" t="s">
+        <v>23</v>
+      </c>
+      <c r="D768" t="s">
+        <v>209</v>
+      </c>
+      <c r="E768" t="s">
+        <v>25</v>
+      </c>
+      <c r="F768" t="s">
+        <v>47</v>
+      </c>
+      <c r="G768" t="s">
+        <v>8</v>
+      </c>
+      <c r="H768" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="769" spans="1:10">
+      <c r="A769" t="s">
+        <v>26</v>
+      </c>
+      <c r="B769" t="s">
+        <v>479</v>
+      </c>
+      <c r="C769" t="s">
+        <v>27</v>
+      </c>
+      <c r="D769" t="s">
+        <v>28</v>
+      </c>
+      <c r="E769" t="s">
         <v>29</v>
       </c>
-      <c r="F414" t="s">
-[...2 lines deleted...]
-      <c r="G414" t="s">
+      <c r="F769" t="s">
+        <v>28</v>
+      </c>
+      <c r="G769" t="s">
         <v>30</v>
       </c>
-      <c r="H414" t="s">
-[...4 lines deleted...]
-      <c r="A415" t="s">
+      <c r="H769" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="770" spans="1:10">
+      <c r="A770" t="s">
         <v>31</v>
       </c>
-      <c r="B415" t="s">
-[...2 lines deleted...]
-      <c r="C415" t="s">
+      <c r="B770" t="s">
+        <v>28</v>
+      </c>
+      <c r="C770" t="s">
         <v>32</v>
       </c>
-      <c r="D415" t="s">
-[...2 lines deleted...]
-      <c r="E415" t="s">
+      <c r="D770" t="s">
+        <v>33</v>
+      </c>
+      <c r="E770" t="s">
         <v>6</v>
       </c>
-      <c r="F415" t="s">
-[...21 lines deleted...]
-      <c r="A421" s="4" t="s">
+      <c r="F770" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="773" spans="1:10">
+      <c r="A773" s="7"/>
+    </row>
+    <row r="775" spans="1:10">
+      <c r="A775" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="B775" s="2"/>
+      <c r="C775" s="2"/>
+      <c r="D775" s="2"/>
+      <c r="E775" s="2"/>
+      <c r="F775" s="2"/>
+      <c r="G775" s="2"/>
+      <c r="H775" s="2"/>
+      <c r="I775" s="2"/>
+      <c r="J775" s="2"/>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B421" s="4" t="s">
+      <c r="B776" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C421" s="4" t="s">
+      <c r="C776" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D421" s="4" t="s">
+      <c r="D776" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E421" s="4" t="s">
+      <c r="E776" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F421" s="4" t="s">
+      <c r="F776" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G421" s="4" t="s">
+      <c r="G776" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H421" s="4" t="s">
+      <c r="H776" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I421" s="5" t="s">
+      <c r="I776" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J421" s="5" t="s">
+      <c r="J776" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="422" spans="1:10">
-[...10 lines deleted...]
-      <c r="E422" s="3" t="s">
+    <row r="777" spans="1:10">
+      <c r="A777" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="B777" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="C777" s="3"/>
+      <c r="D777" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="F422" s="3" t="s">
+      <c r="E777" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="F777" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G422" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A424" t="s">
+      <c r="G777" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H777" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I777" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="J777" s="6"/>
+    </row>
+    <row r="779" spans="1:10">
+      <c r="A779" t="s">
         <v>20</v>
       </c>
-      <c r="B424" t="s">
-[...2 lines deleted...]
-      <c r="C424" t="s">
+      <c r="B779" t="s">
+        <v>483</v>
+      </c>
+      <c r="C779" t="s">
         <v>21</v>
       </c>
-      <c r="D424" t="s">
-[...2 lines deleted...]
-      <c r="E424" t="s">
+      <c r="D779" t="s">
+        <v>485</v>
+      </c>
+      <c r="E779" t="s">
         <v>5</v>
       </c>
-      <c r="F424" t="s">
-[...2 lines deleted...]
-      <c r="G424" t="s">
+      <c r="F779" t="s">
+        <v>259</v>
+      </c>
+      <c r="G779" t="s">
         <v>7</v>
       </c>
-      <c r="H424" t="s">
+      <c r="H779" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="425" spans="1:10">
-      <c r="A425" t="s">
+    <row r="780" spans="1:10">
+      <c r="A780" t="s">
         <v>9</v>
       </c>
-      <c r="B425" t="s">
-[...2 lines deleted...]
-      <c r="C425" t="s">
+      <c r="B780" t="s">
+        <v>269</v>
+      </c>
+      <c r="C780" t="s">
         <v>23</v>
       </c>
-      <c r="D425" t="s">
-[...2 lines deleted...]
-      <c r="E425" t="s">
+      <c r="D780" t="s">
+        <v>209</v>
+      </c>
+      <c r="E780" t="s">
         <v>25</v>
       </c>
-      <c r="F425" t="s">
-[...2 lines deleted...]
-      <c r="G425" t="s">
+      <c r="F780" t="s">
+        <v>47</v>
+      </c>
+      <c r="G780" t="s">
         <v>8</v>
       </c>
-      <c r="H425" t="s">
-[...4 lines deleted...]
-      <c r="A426" t="s">
+      <c r="H780" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="781" spans="1:10">
+      <c r="A781" t="s">
+        <v>26</v>
+      </c>
+      <c r="B781" t="s">
+        <v>484</v>
+      </c>
+      <c r="C781" t="s">
         <v>27</v>
       </c>
-      <c r="B426" t="s">
-[...2 lines deleted...]
-      <c r="C426" t="s">
+      <c r="D781" t="s">
         <v>28</v>
       </c>
-      <c r="D426" t="s">
-[...2 lines deleted...]
-      <c r="E426" t="s">
+      <c r="E781" t="s">
         <v>29</v>
       </c>
-      <c r="F426" t="s">
-[...2 lines deleted...]
-      <c r="G426" t="s">
+      <c r="F781" t="s">
+        <v>28</v>
+      </c>
+      <c r="G781" t="s">
         <v>30</v>
       </c>
-      <c r="H426" t="s">
-[...4 lines deleted...]
-      <c r="A427" t="s">
+      <c r="H781" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="782" spans="1:10">
+      <c r="A782" t="s">
         <v>31</v>
       </c>
-      <c r="B427" t="s">
-[...2 lines deleted...]
-      <c r="C427" t="s">
+      <c r="B782" t="s">
+        <v>28</v>
+      </c>
+      <c r="C782" t="s">
         <v>32</v>
       </c>
-      <c r="D427" t="s">
-[...2 lines deleted...]
-      <c r="E427" t="s">
+      <c r="D782" t="s">
+        <v>33</v>
+      </c>
+      <c r="E782" t="s">
         <v>6</v>
       </c>
-      <c r="F427" t="s">
-        <v>259</v>
+      <c r="F782" t="s">
+        <v>454</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="A11:H11"/>
-[...6 lines deleted...]
-    <mergeCell ref="A38:H38"/>
+    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="A26:J26"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="A35:H35"/>
+    <mergeCell ref="A37:H37"/>
     <mergeCell ref="A40:H40"/>
-    <mergeCell ref="A43:H43"/>
-[...1 lines deleted...]
-    <mergeCell ref="A48:H48"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A46:E46"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A53:H53"/>
-    <mergeCell ref="A55:H55"/>
-[...1 lines deleted...]
-    <mergeCell ref="A60:H60"/>
+    <mergeCell ref="A55:C55"/>
+    <mergeCell ref="A59:E59"/>
     <mergeCell ref="A63:H63"/>
-    <mergeCell ref="A65:H65"/>
-[...55 lines deleted...]
-    <mergeCell ref="A267:H267"/>
+    <mergeCell ref="A66:H66"/>
+    <mergeCell ref="A68:C68"/>
+    <mergeCell ref="A72:E72"/>
+    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="A85:E85"/>
+    <mergeCell ref="A89:H89"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A94:C94"/>
+    <mergeCell ref="A98:E98"/>
+    <mergeCell ref="A102:H102"/>
+    <mergeCell ref="A105:H105"/>
+    <mergeCell ref="A107:C107"/>
+    <mergeCell ref="A111:E111"/>
+    <mergeCell ref="A115:H115"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A120:C120"/>
+    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A128:H128"/>
+    <mergeCell ref="A131:H131"/>
+    <mergeCell ref="A133:C133"/>
+    <mergeCell ref="A137:E137"/>
+    <mergeCell ref="A141:H141"/>
+    <mergeCell ref="A144:H144"/>
+    <mergeCell ref="A146:C146"/>
+    <mergeCell ref="A150:E150"/>
+    <mergeCell ref="A154:H154"/>
+    <mergeCell ref="A157:H157"/>
+    <mergeCell ref="A159:C159"/>
+    <mergeCell ref="A163:E163"/>
+    <mergeCell ref="A167:H167"/>
+    <mergeCell ref="A170:H170"/>
+    <mergeCell ref="A172:C172"/>
+    <mergeCell ref="A176:E176"/>
+    <mergeCell ref="A180:H180"/>
+    <mergeCell ref="A183:H183"/>
+    <mergeCell ref="A185:C185"/>
+    <mergeCell ref="A189:E189"/>
+    <mergeCell ref="A193:H193"/>
+    <mergeCell ref="A196:H196"/>
+    <mergeCell ref="A198:C198"/>
+    <mergeCell ref="A202:E202"/>
+    <mergeCell ref="A206:H206"/>
+    <mergeCell ref="A209:H209"/>
+    <mergeCell ref="A211:C211"/>
+    <mergeCell ref="A215:E215"/>
+    <mergeCell ref="A219:H219"/>
+    <mergeCell ref="A222:H222"/>
+    <mergeCell ref="A224:C224"/>
+    <mergeCell ref="A228:E228"/>
+    <mergeCell ref="A232:H232"/>
+    <mergeCell ref="A235:H235"/>
+    <mergeCell ref="A237:C237"/>
+    <mergeCell ref="A241:E241"/>
+    <mergeCell ref="A245:H245"/>
+    <mergeCell ref="A248:H248"/>
+    <mergeCell ref="A250:C250"/>
+    <mergeCell ref="A254:E254"/>
+    <mergeCell ref="A261:J261"/>
+    <mergeCell ref="F268:H268"/>
     <mergeCell ref="A270:H270"/>
-    <mergeCell ref="A272:C272"/>
-[...2 lines deleted...]
-    <mergeCell ref="A281:C281"/>
+    <mergeCell ref="A272:H272"/>
+    <mergeCell ref="A275:H275"/>
+    <mergeCell ref="A277:C277"/>
+    <mergeCell ref="A281:E281"/>
     <mergeCell ref="A288:J288"/>
     <mergeCell ref="F295:H295"/>
-    <mergeCell ref="A300:J300"/>
-[...20 lines deleted...]
-    <mergeCell ref="F427:H427"/>
+    <mergeCell ref="A297:H297"/>
+    <mergeCell ref="A299:H299"/>
+    <mergeCell ref="A302:H302"/>
+    <mergeCell ref="A304:H304"/>
+    <mergeCell ref="A307:H307"/>
+    <mergeCell ref="A309:H309"/>
+    <mergeCell ref="A312:H312"/>
+    <mergeCell ref="A314:H314"/>
+    <mergeCell ref="A317:H317"/>
+    <mergeCell ref="A319:H319"/>
+    <mergeCell ref="A322:H322"/>
+    <mergeCell ref="A324:H324"/>
+    <mergeCell ref="A327:H327"/>
+    <mergeCell ref="A329:H329"/>
+    <mergeCell ref="A332:H332"/>
+    <mergeCell ref="A334:H334"/>
+    <mergeCell ref="A337:H337"/>
+    <mergeCell ref="A339:H339"/>
+    <mergeCell ref="A342:H342"/>
+    <mergeCell ref="A344:H344"/>
+    <mergeCell ref="A347:H347"/>
+    <mergeCell ref="A349:H349"/>
+    <mergeCell ref="A352:H352"/>
+    <mergeCell ref="A354:H354"/>
+    <mergeCell ref="A357:H357"/>
+    <mergeCell ref="A362:J362"/>
+    <mergeCell ref="F369:H369"/>
+    <mergeCell ref="A374:J374"/>
+    <mergeCell ref="F381:H381"/>
+    <mergeCell ref="A386:J386"/>
+    <mergeCell ref="F393:H393"/>
+    <mergeCell ref="A395:H395"/>
+    <mergeCell ref="A397:H397"/>
+    <mergeCell ref="A400:H400"/>
+    <mergeCell ref="A402:H402"/>
+    <mergeCell ref="A405:H405"/>
+    <mergeCell ref="A407:C407"/>
+    <mergeCell ref="A411:E411"/>
+    <mergeCell ref="A415:H415"/>
+    <mergeCell ref="A418:H418"/>
+    <mergeCell ref="A420:C420"/>
+    <mergeCell ref="A425:E425"/>
+    <mergeCell ref="A430:H430"/>
+    <mergeCell ref="A433:H433"/>
+    <mergeCell ref="A435:C435"/>
+    <mergeCell ref="A439:E439"/>
+    <mergeCell ref="A446:J446"/>
+    <mergeCell ref="F453:H453"/>
+    <mergeCell ref="A455:H455"/>
+    <mergeCell ref="A457:H457"/>
+    <mergeCell ref="A460:H460"/>
+    <mergeCell ref="A465:J465"/>
+    <mergeCell ref="F472:H472"/>
+    <mergeCell ref="A474:H474"/>
+    <mergeCell ref="A476:H476"/>
+    <mergeCell ref="A479:H479"/>
+    <mergeCell ref="A481:C481"/>
+    <mergeCell ref="A485:E485"/>
+    <mergeCell ref="A489:H489"/>
+    <mergeCell ref="A492:H492"/>
+    <mergeCell ref="A494:C494"/>
+    <mergeCell ref="A498:E498"/>
+    <mergeCell ref="A502:H502"/>
+    <mergeCell ref="A505:H505"/>
+    <mergeCell ref="A507:C507"/>
+    <mergeCell ref="A511:E511"/>
+    <mergeCell ref="A515:H515"/>
+    <mergeCell ref="A518:H518"/>
+    <mergeCell ref="A520:C520"/>
+    <mergeCell ref="A524:E524"/>
+    <mergeCell ref="A528:H528"/>
+    <mergeCell ref="A531:H531"/>
+    <mergeCell ref="A533:C533"/>
+    <mergeCell ref="A537:E537"/>
+    <mergeCell ref="A541:H541"/>
+    <mergeCell ref="A544:H544"/>
+    <mergeCell ref="A546:C546"/>
+    <mergeCell ref="A550:E550"/>
+    <mergeCell ref="A554:H554"/>
+    <mergeCell ref="A557:H557"/>
+    <mergeCell ref="A559:C559"/>
+    <mergeCell ref="A563:E563"/>
+    <mergeCell ref="A570:J570"/>
+    <mergeCell ref="F577:H577"/>
+    <mergeCell ref="A579:H579"/>
+    <mergeCell ref="A581:H581"/>
+    <mergeCell ref="A584:H584"/>
+    <mergeCell ref="A586:C586"/>
+    <mergeCell ref="A590:H590"/>
+    <mergeCell ref="A593:H593"/>
+    <mergeCell ref="A595:C595"/>
+    <mergeCell ref="A602:J602"/>
+    <mergeCell ref="F609:H609"/>
+    <mergeCell ref="A611:H611"/>
+    <mergeCell ref="A613:H613"/>
+    <mergeCell ref="A616:H616"/>
+    <mergeCell ref="A618:C618"/>
+    <mergeCell ref="A622:E622"/>
+    <mergeCell ref="A631:J631"/>
+    <mergeCell ref="F638:H638"/>
+    <mergeCell ref="A643:J643"/>
+    <mergeCell ref="F650:H650"/>
+    <mergeCell ref="A655:J655"/>
+    <mergeCell ref="F662:H662"/>
+    <mergeCell ref="A667:J667"/>
+    <mergeCell ref="F674:H674"/>
+    <mergeCell ref="A679:J679"/>
+    <mergeCell ref="F686:H686"/>
+    <mergeCell ref="A691:J691"/>
+    <mergeCell ref="F698:H698"/>
+    <mergeCell ref="A703:J703"/>
+    <mergeCell ref="F710:H710"/>
+    <mergeCell ref="A715:J715"/>
+    <mergeCell ref="F722:H722"/>
+    <mergeCell ref="A727:J727"/>
+    <mergeCell ref="F734:H734"/>
+    <mergeCell ref="A739:J739"/>
+    <mergeCell ref="F746:H746"/>
+    <mergeCell ref="A751:J751"/>
+    <mergeCell ref="F758:H758"/>
+    <mergeCell ref="A763:J763"/>
+    <mergeCell ref="F770:H770"/>
+    <mergeCell ref="A775:J775"/>
+    <mergeCell ref="F782:H782"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>