--- v1 (2026-09-12)
+++ v2 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="486">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="497">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► LEANDRO BELO — Nº 3772/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -158,51 +158,54 @@
   <si>
     <t>► LEANDRO BELO — Nº 3643/2026</t>
   </si>
   <si>
     <t>3643/2026</t>
   </si>
   <si>
     <t>Custeio para ações de assistência à saúde ao município de Timon, para o custeio de ações de média e alta complexidade em...</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>R$ 300.000,00</t>
   </si>
   <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>SAÚDE - ESTADUAL</t>
   </si>
   <si>
     <t>TIMON-MA</t>
   </si>
   <si>
-    <t>R$ 272.232,66</t>
+    <t>R$ 273.232,66</t>
+  </si>
+  <si>
+    <t>R$ 265.125,95</t>
   </si>
   <si>
     <t>R$ 265.052,95</t>
   </si>
   <si>
     <t>26,5%</t>
   </si>
   <si>
     <t>Custeio para ações de assistência à saúde ao município de Timon, para o custeio de ações de média e alta complexidade em saúde, por meio de fomento à saúde do município - FUNDO A FUNDO -, para ação de Assistência Especializada em Saúde, através da ampliaç</t>
   </si>
   <si>
     <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
   </si>
   <si>
     <t>EMPENHO Nº 505007 | Data: 05/05/2026 | Vl. Empenhado: R$ 19.389,20 | Vl. Liquidado: R$ 19.389,20 | Vl. Pago: R$ 19.389,20</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>CPF/CNPJ</t>
   </si>
   <si>
     <t>Nat. Despesa</t>
   </si>
@@ -563,50 +566,80 @@
   <si>
     <t>05.577.401/0001-22</t>
   </si>
   <si>
     <t>005/2026</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 601021 (1 registro(s))</t>
   </si>
   <si>
     <t>N" 265107</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>R$ 19.914,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 601021 (1 registro(s))</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
+    <t>EMPENHO Nº NOTA DE EMPENHO N° 727007 | Data: 27/07/2026 | Vl. Empenhado: R$ 1.000,00 | Vl. Liquidado: R$ 73,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>CAIXA ECONOMICA FEDERAL</t>
+  </si>
+  <si>
+    <t>00.360.305/0001-04</t>
+  </si>
+  <si>
+    <t>ADITIVO N°02/2024/2024</t>
+  </si>
+  <si>
+    <t>R$ 927,00</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR CORRESPONDENTE A TARIFA BANCARIA NA CONTA PA CAIXA ECONÔMICA, CONTA 570952296-8 EMENDA ESTADUAL.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NOTA DE EMPENHO N° 727007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>SEM NF</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 73,00</t>
+  </si>
+  <si>
     <t>► LEANDRO BELO — Nº 3015/2026</t>
   </si>
   <si>
     <t>3015/2026</t>
   </si>
   <si>
     <t>REFERENTE À AÇÃO DE MÉDIA E ALTA COMPLEXIDADE (MAC) MUTIRÃO DE ATENDIMENTO A CIRANÇA COM TEA - NO CENTRO ESPECIALIZADO D...</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
     <t>R$ 100.000,00</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>PACAJUS - CE</t>
   </si>
   <si>
     <t>100,0%</t>
   </si>
   <si>
     <t>REFERENTE À AÇÃO DE MÉDIA E ALTA COMPLEXIDADE (MAC) MUTIRÃO DE ATENDIMENTO A CIRANÇA COM TEA - NO CENTRO ESPECIALIZADO DE REABILITAÇÃO (CER)</t>
@@ -806,51 +839,51 @@
   <si>
     <t>► RODRIGO LAGO — Nº 2095/2026</t>
   </si>
   <si>
     <t>RODRIGO LAGO</t>
   </si>
   <si>
     <t>2095/2026</t>
   </si>
   <si>
     <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>Aquisição de materiais médico-hospitalares e ambulatoriais destinados à recomposição e manutenção do estoque estratégico...</t>
   </si>
   <si>
     <t>R$ 700.000,00</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>ENCARGOS ESPECIAS</t>
   </si>
   <si>
-    <t>Aquisição de materiais médico-hospitalares e ambulatoriais destinados à recomposição e manutenção do estoque estratégico das Unidades de Saúde citadas anteriormente, assegurando continuidade assistencial, atendimento ininterrupto 24 horas e suporte às ati</t>
+    <t>Aquisição de materiais médico-hospitalares e ambulatoriais destinados à recomposição e manutenção do estoque estratégico das Unidades de Saúde citadas anteriormente, assegurando continuidade assistencial, atendimento ininterrupto 24 horas e suporte</t>
   </si>
   <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 202537580003/2025</t>
   </si>
   <si>
     <t>RUBENS PEREIRA JÚNIOR</t>
   </si>
   <si>
     <t>202537580003/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 06115307000114 - MUNICIPIO DE T...</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>R$ 495.000,00</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
@@ -2045,54 +2078,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J782"/>
+  <dimension ref="A1:J791"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J777" sqref="J777"/>
+      <selection activeCell="J786" sqref="J786"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -2561,9671 +2594,9776 @@
       </c>
       <c r="C32" t="s">
         <v>27</v>
       </c>
       <c r="D32" t="s">
         <v>44</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>48</v>
       </c>
       <c r="G32" t="s">
         <v>30</v>
       </c>
       <c r="H32" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>31</v>
       </c>
       <c r="B33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C33" t="s">
         <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E33" t="s">
         <v>6</v>
       </c>
       <c r="F33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C38" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D38" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E38" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F38" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G38" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H38" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C39" s="3">
         <v>18.01</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B42" s="14"/>
       <c r="C42" s="14"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B43" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B44" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C44" s="18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B46" s="19"/>
       <c r="C46" s="19"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B47" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C47" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D47" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E47" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="22">
         <v>505007</v>
       </c>
       <c r="B48" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C48" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D48" s="23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E48" s="22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B50" s="9"/>
       <c r="C50" s="9"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
       <c r="F50" s="9"/>
       <c r="G50" s="9"/>
       <c r="H50" s="9"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E51" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F51" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G51" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H51" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C52" s="3">
         <v>18.01</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53" s="13"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
       <c r="E53" s="13"/>
       <c r="F53" s="13"/>
       <c r="G53" s="13"/>
       <c r="H53" s="13"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B55" s="14"/>
       <c r="C55" s="14"/>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C57" s="18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59" s="19"/>
       <c r="C59" s="19"/>
       <c r="D59" s="19"/>
       <c r="E59" s="19"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C60" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D60" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E60" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="22">
         <v>505008</v>
       </c>
       <c r="B61" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C61" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D61" s="23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E61" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B63" s="9"/>
       <c r="C63" s="9"/>
       <c r="D63" s="9"/>
       <c r="E63" s="9"/>
       <c r="F63" s="9"/>
       <c r="G63" s="9"/>
       <c r="H63" s="9"/>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C64" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D64" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E64" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F64" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G64" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H64" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C65" s="3">
         <v>18.01</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B66" s="13"/>
       <c r="C66" s="13"/>
       <c r="D66" s="13"/>
       <c r="E66" s="13"/>
       <c r="F66" s="13"/>
       <c r="G66" s="13"/>
       <c r="H66" s="13"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="14" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B68" s="14"/>
       <c r="C68" s="14"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B69" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C69" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B70" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C70" s="18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B72" s="19"/>
       <c r="C72" s="19"/>
       <c r="D72" s="19"/>
       <c r="E72" s="19"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B73" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C73" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D73" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="22">
         <v>505009</v>
       </c>
       <c r="B74" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C74" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D74" s="23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E74" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B76" s="9"/>
       <c r="C76" s="9"/>
       <c r="D76" s="9"/>
       <c r="E76" s="9"/>
       <c r="F76" s="9"/>
       <c r="G76" s="9"/>
       <c r="H76" s="9"/>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C77" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D77" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E77" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F77" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G77" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H77" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C78" s="3">
         <v>18.01</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B79" s="13"/>
       <c r="C79" s="13"/>
       <c r="D79" s="13"/>
       <c r="E79" s="13"/>
       <c r="F79" s="13"/>
       <c r="G79" s="13"/>
       <c r="H79" s="13"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B81" s="14"/>
       <c r="C81" s="14"/>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B82" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C82" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B83" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C83" s="18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="19" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B85" s="19"/>
       <c r="C85" s="19"/>
       <c r="D85" s="19"/>
       <c r="E85" s="19"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B86" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C86" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D86" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E86" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="22">
         <v>505010</v>
       </c>
       <c r="B87" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C87" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D87" s="23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E87" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B89" s="9"/>
       <c r="C89" s="9"/>
       <c r="D89" s="9"/>
       <c r="E89" s="9"/>
       <c r="F89" s="9"/>
       <c r="G89" s="9"/>
       <c r="H89" s="9"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C90" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D90" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E90" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F90" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G90" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H90" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C91" s="3">
         <v>18.01</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B92" s="13"/>
       <c r="C92" s="13"/>
       <c r="D92" s="13"/>
       <c r="E92" s="13"/>
       <c r="F92" s="13"/>
       <c r="G92" s="13"/>
       <c r="H92" s="13"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B94" s="14"/>
       <c r="C94" s="14"/>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B95" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C95" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B96" s="17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C96" s="18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B98" s="19"/>
       <c r="C98" s="19"/>
       <c r="D98" s="19"/>
       <c r="E98" s="19"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B99" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C99" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D99" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E99" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="22">
         <v>505011</v>
       </c>
       <c r="B100" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C100" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D100" s="23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E100" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B102" s="9"/>
       <c r="C102" s="9"/>
       <c r="D102" s="9"/>
       <c r="E102" s="9"/>
       <c r="F102" s="9"/>
       <c r="G102" s="9"/>
       <c r="H102" s="9"/>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C103" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D103" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E103" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F103" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G103" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H103" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C104" s="3">
         <v>18.01</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B105" s="13"/>
       <c r="C105" s="13"/>
       <c r="D105" s="13"/>
       <c r="E105" s="13"/>
       <c r="F105" s="13"/>
       <c r="G105" s="13"/>
       <c r="H105" s="13"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B107" s="14"/>
       <c r="C107" s="14"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B108" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C108" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B109" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C109" s="18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B111" s="19"/>
       <c r="C111" s="19"/>
       <c r="D111" s="19"/>
       <c r="E111" s="19"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B112" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C112" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D112" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E112" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="22">
         <v>505012</v>
       </c>
       <c r="B113" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C113" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D113" s="23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E113" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B115" s="9"/>
       <c r="C115" s="9"/>
       <c r="D115" s="9"/>
       <c r="E115" s="9"/>
       <c r="F115" s="9"/>
       <c r="G115" s="9"/>
       <c r="H115" s="9"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C116" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D116" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E116" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F116" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G116" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H116" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C117" s="3">
         <v>18.01</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B118" s="13"/>
       <c r="C118" s="13"/>
       <c r="D118" s="13"/>
       <c r="E118" s="13"/>
       <c r="F118" s="13"/>
       <c r="G118" s="13"/>
       <c r="H118" s="13"/>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B120" s="14"/>
       <c r="C120" s="14"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B121" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C121" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B122" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C122" s="18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B124" s="19"/>
       <c r="C124" s="19"/>
       <c r="D124" s="19"/>
       <c r="E124" s="19"/>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B125" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C125" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D125" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E125" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="22">
         <v>506013</v>
       </c>
       <c r="B126" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C126" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D126" s="23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E126" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B128" s="9"/>
       <c r="C128" s="9"/>
       <c r="D128" s="9"/>
       <c r="E128" s="9"/>
       <c r="F128" s="9"/>
       <c r="G128" s="9"/>
       <c r="H128" s="9"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C129" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D129" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E129" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F129" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G129" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H129" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C130" s="3">
         <v>18.01</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B131" s="13"/>
       <c r="C131" s="13"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13"/>
       <c r="G131" s="13"/>
       <c r="H131" s="13"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B133" s="14"/>
       <c r="C133" s="14"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B134" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C134" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B135" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C135" s="18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B137" s="19"/>
       <c r="C137" s="19"/>
       <c r="D137" s="19"/>
       <c r="E137" s="19"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B138" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C138" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D138" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E138" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="22">
         <v>505014</v>
       </c>
       <c r="B139" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C139" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D139" s="23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E139" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B141" s="9"/>
       <c r="C141" s="9"/>
       <c r="D141" s="9"/>
       <c r="E141" s="9"/>
       <c r="F141" s="9"/>
       <c r="G141" s="9"/>
       <c r="H141" s="9"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C142" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D142" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E142" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F142" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G142" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H142" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C143" s="3">
         <v>18.01</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H143" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B144" s="13"/>
       <c r="C144" s="13"/>
       <c r="D144" s="13"/>
       <c r="E144" s="13"/>
       <c r="F144" s="13"/>
       <c r="G144" s="13"/>
       <c r="H144" s="13"/>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B146" s="14"/>
       <c r="C146" s="14"/>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B147" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C147" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B148" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C148" s="18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B150" s="19"/>
       <c r="C150" s="19"/>
       <c r="D150" s="19"/>
       <c r="E150" s="19"/>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B151" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C151" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D151" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E151" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="22">
         <v>505015</v>
       </c>
       <c r="B152" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C152" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D152" s="23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E152" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B154" s="9"/>
       <c r="C154" s="9"/>
       <c r="D154" s="9"/>
       <c r="E154" s="9"/>
       <c r="F154" s="9"/>
       <c r="G154" s="9"/>
       <c r="H154" s="9"/>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B155" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C155" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D155" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E155" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F155" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G155" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H155" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C156" s="3">
         <v>18.01</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B157" s="13"/>
       <c r="C157" s="13"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13"/>
       <c r="G157" s="13"/>
       <c r="H157" s="13"/>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B159" s="14"/>
       <c r="C159" s="14"/>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B160" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C160" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B161" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C161" s="18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B163" s="19"/>
       <c r="C163" s="19"/>
       <c r="D163" s="19"/>
       <c r="E163" s="19"/>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B164" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C164" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D164" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E164" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="22">
         <v>505016</v>
       </c>
       <c r="B165" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C165" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D165" s="23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E165" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B167" s="9"/>
       <c r="C167" s="9"/>
       <c r="D167" s="9"/>
       <c r="E167" s="9"/>
       <c r="F167" s="9"/>
       <c r="G167" s="9"/>
       <c r="H167" s="9"/>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C168" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D168" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E168" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F168" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G168" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H168" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C169" s="3">
         <v>18.01</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B170" s="13"/>
       <c r="C170" s="13"/>
       <c r="D170" s="13"/>
       <c r="E170" s="13"/>
       <c r="F170" s="13"/>
       <c r="G170" s="13"/>
       <c r="H170" s="13"/>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B172" s="14"/>
       <c r="C172" s="14"/>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B173" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C173" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B174" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C174" s="18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B176" s="19"/>
       <c r="C176" s="19"/>
       <c r="D176" s="19"/>
       <c r="E176" s="19"/>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B177" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C177" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D177" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E177" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="22">
         <v>505017</v>
       </c>
       <c r="B178" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C178" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D178" s="23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E178" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B180" s="9"/>
       <c r="C180" s="9"/>
       <c r="D180" s="9"/>
       <c r="E180" s="9"/>
       <c r="F180" s="9"/>
       <c r="G180" s="9"/>
       <c r="H180" s="9"/>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B181" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C181" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D181" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E181" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F181" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G181" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H181" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C182" s="3">
         <v>18.01</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F182" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B183" s="13"/>
       <c r="C183" s="13"/>
       <c r="D183" s="13"/>
       <c r="E183" s="13"/>
       <c r="F183" s="13"/>
       <c r="G183" s="13"/>
       <c r="H183" s="13"/>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B185" s="14"/>
       <c r="C185" s="14"/>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B186" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C186" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B187" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C187" s="18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B189" s="19"/>
       <c r="C189" s="19"/>
       <c r="D189" s="19"/>
       <c r="E189" s="19"/>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B190" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C190" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D190" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E190" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="22">
         <v>505018</v>
       </c>
       <c r="B191" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C191" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D191" s="23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E191" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B193" s="9"/>
       <c r="C193" s="9"/>
       <c r="D193" s="9"/>
       <c r="E193" s="9"/>
       <c r="F193" s="9"/>
       <c r="G193" s="9"/>
       <c r="H193" s="9"/>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B194" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C194" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D194" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E194" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F194" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G194" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H194" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C195" s="3">
         <v>18.01</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F195" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H195" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B196" s="13"/>
       <c r="C196" s="13"/>
       <c r="D196" s="13"/>
       <c r="E196" s="13"/>
       <c r="F196" s="13"/>
       <c r="G196" s="13"/>
       <c r="H196" s="13"/>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B198" s="14"/>
       <c r="C198" s="14"/>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B199" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C199" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B200" s="17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C200" s="18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B202" s="19"/>
       <c r="C202" s="19"/>
       <c r="D202" s="19"/>
       <c r="E202" s="19"/>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B203" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C203" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D203" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E203" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="22">
         <v>505019</v>
       </c>
       <c r="B204" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C204" s="22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D204" s="23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E204" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B206" s="9"/>
       <c r="C206" s="9"/>
       <c r="D206" s="9"/>
       <c r="E206" s="9"/>
       <c r="F206" s="9"/>
       <c r="G206" s="9"/>
       <c r="H206" s="9"/>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C207" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D207" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E207" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F207" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G207" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H207" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C208" s="3">
         <v>18.01</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B209" s="13"/>
       <c r="C209" s="13"/>
       <c r="D209" s="13"/>
       <c r="E209" s="13"/>
       <c r="F209" s="13"/>
       <c r="G209" s="13"/>
       <c r="H209" s="13"/>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B211" s="14"/>
       <c r="C211" s="14"/>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B212" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C212" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B213" s="17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C213" s="18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B215" s="19"/>
       <c r="C215" s="19"/>
       <c r="D215" s="19"/>
       <c r="E215" s="19"/>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B216" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C216" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D216" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E216" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="22">
         <v>505025</v>
       </c>
       <c r="B217" s="22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C217" s="22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D217" s="23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E217" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B219" s="9"/>
       <c r="C219" s="9"/>
       <c r="D219" s="9"/>
       <c r="E219" s="9"/>
       <c r="F219" s="9"/>
       <c r="G219" s="9"/>
       <c r="H219" s="9"/>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B220" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C220" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D220" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E220" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F220" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G220" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H220" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C221" s="3">
         <v>18.01</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F221" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G221" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H221" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B222" s="13"/>
       <c r="C222" s="13"/>
       <c r="D222" s="13"/>
       <c r="E222" s="13"/>
       <c r="F222" s="13"/>
       <c r="G222" s="13"/>
       <c r="H222" s="13"/>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B224" s="14"/>
       <c r="C224" s="14"/>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B225" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C225" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B226" s="17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C226" s="18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B228" s="19"/>
       <c r="C228" s="19"/>
       <c r="D228" s="19"/>
       <c r="E228" s="19"/>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B229" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C229" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D229" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E229" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="22">
         <v>601001</v>
       </c>
       <c r="B230" s="22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C230" s="22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D230" s="23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E230" s="22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B232" s="9"/>
       <c r="C232" s="9"/>
       <c r="D232" s="9"/>
       <c r="E232" s="9"/>
       <c r="F232" s="9"/>
       <c r="G232" s="9"/>
       <c r="H232" s="9"/>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B233" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C233" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D233" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E233" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F233" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G233" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H233" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C234" s="3">
         <v>18.01</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F234" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G234" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H234" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B235" s="13"/>
       <c r="C235" s="13"/>
       <c r="D235" s="13"/>
       <c r="E235" s="13"/>
       <c r="F235" s="13"/>
       <c r="G235" s="13"/>
       <c r="H235" s="13"/>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B237" s="14"/>
       <c r="C237" s="14"/>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B238" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C238" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B239" s="17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C239" s="18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B241" s="19"/>
       <c r="C241" s="19"/>
       <c r="D241" s="19"/>
       <c r="E241" s="19"/>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B242" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C242" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D242" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E242" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="22">
         <v>601007</v>
       </c>
       <c r="B243" s="22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C243" s="22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D243" s="23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E243" s="22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B245" s="9"/>
       <c r="C245" s="9"/>
       <c r="D245" s="9"/>
       <c r="E245" s="9"/>
       <c r="F245" s="9"/>
       <c r="G245" s="9"/>
       <c r="H245" s="9"/>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B246" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C246" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D246" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E246" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F246" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G246" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H246" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C247" s="3">
         <v>18.01</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E247" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F247" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G247" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H247" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B248" s="13"/>
       <c r="C248" s="13"/>
       <c r="D248" s="13"/>
       <c r="E248" s="13"/>
       <c r="F248" s="13"/>
       <c r="G248" s="13"/>
       <c r="H248" s="13"/>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="14" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B250" s="14"/>
       <c r="C250" s="14"/>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B251" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C251" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B252" s="17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C252" s="18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B254" s="19"/>
       <c r="C254" s="19"/>
       <c r="D254" s="19"/>
       <c r="E254" s="19"/>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B255" s="20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C255" s="20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D255" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E255" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="22">
         <v>601021</v>
       </c>
       <c r="B256" s="22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C256" s="22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D256" s="23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E256" s="22" t="s">
-        <v>79</v>
-      </c>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="B258" s="9"/>
+      <c r="C258" s="9"/>
+      <c r="D258" s="9"/>
+      <c r="E258" s="9"/>
+      <c r="F258" s="9"/>
+      <c r="G258" s="9"/>
+      <c r="H258" s="9"/>
     </row>
     <row r="259" spans="1:10">
-      <c r="A259" s="7"/>
+      <c r="A259" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C259" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D259" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E259" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F259" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G259" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H259" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C260" s="3">
+        <v>18.01</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E260" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H260" s="6" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="261" spans="1:10">
-      <c r="A261" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A262" s="4" t="s">
+      <c r="A261" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="B261" s="13"/>
+      <c r="C261" s="13"/>
+      <c r="D261" s="13"/>
+      <c r="E261" s="13"/>
+      <c r="F261" s="13"/>
+      <c r="G261" s="13"/>
+      <c r="H261" s="13"/>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="B263" s="14"/>
+      <c r="C263" s="14"/>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B264" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C264" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="17" t="s">
+        <v>191</v>
+      </c>
+      <c r="B265" s="17" t="s">
+        <v>192</v>
+      </c>
+      <c r="C265" s="18" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="7"/>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B270" s="2"/>
+      <c r="C270" s="2"/>
+      <c r="D270" s="2"/>
+      <c r="E270" s="2"/>
+      <c r="F270" s="2"/>
+      <c r="G270" s="2"/>
+      <c r="H270" s="2"/>
+      <c r="I270" s="2"/>
+      <c r="J270" s="2"/>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B262" s="4" t="s">
+      <c r="B271" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C262" s="4" t="s">
+      <c r="C271" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D262" s="4" t="s">
+      <c r="D271" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E262" s="4" t="s">
+      <c r="E271" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F262" s="4" t="s">
+      <c r="F271" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G262" s="4" t="s">
+      <c r="G271" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H262" s="4" t="s">
+      <c r="H271" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I262" s="5" t="s">
+      <c r="I271" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J262" s="5" t="s">
+      <c r="J271" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="263" spans="1:10">
-      <c r="A263" s="3" t="s">
+    <row r="272" spans="1:10">
+      <c r="A272" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B263" s="3" t="s">
-[...3 lines deleted...]
-      <c r="D263" s="3" t="s">
+      <c r="B272" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C272" s="3"/>
+      <c r="D272" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E263" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F263" s="3" t="s">
+      <c r="E272" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="F272" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G263" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H263" s="3" t="s">
+      <c r="G272" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H272" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I263" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A265" t="s">
+      <c r="I272" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="J272" s="6" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" t="s">
         <v>20</v>
       </c>
-      <c r="B265" t="s">
-[...2 lines deleted...]
-      <c r="C265" t="s">
+      <c r="B274" t="s">
+        <v>195</v>
+      </c>
+      <c r="C274" t="s">
         <v>21</v>
       </c>
-      <c r="D265" t="s">
-[...2 lines deleted...]
-      <c r="E265" t="s">
+      <c r="D274" t="s">
+        <v>199</v>
+      </c>
+      <c r="E274" t="s">
         <v>5</v>
       </c>
-      <c r="F265" t="s">
+      <c r="F274" t="s">
         <v>14</v>
       </c>
-      <c r="G265" t="s">
+      <c r="G274" t="s">
         <v>7</v>
       </c>
-      <c r="H265" t="s">
+      <c r="H274" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="266" spans="1:10">
-      <c r="A266" t="s">
+    <row r="275" spans="1:10">
+      <c r="A275" t="s">
         <v>9</v>
       </c>
-      <c r="B266" t="s">
+      <c r="B275" t="s">
         <v>18</v>
       </c>
-      <c r="C266" t="s">
+      <c r="C275" t="s">
         <v>23</v>
       </c>
-      <c r="D266" t="s">
+      <c r="D275" t="s">
         <v>46</v>
       </c>
-      <c r="E266" t="s">
+      <c r="E275" t="s">
         <v>25</v>
       </c>
-      <c r="F266" t="s">
-[...2 lines deleted...]
-      <c r="G266" t="s">
+      <c r="F275" t="s">
+        <v>200</v>
+      </c>
+      <c r="G275" t="s">
         <v>8</v>
       </c>
-      <c r="H266" t="s">
-[...4 lines deleted...]
-      <c r="A267" t="s">
+      <c r="H275" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" t="s">
         <v>26</v>
       </c>
-      <c r="B267" t="s">
-[...2 lines deleted...]
-      <c r="C267" t="s">
+      <c r="B276" t="s">
+        <v>198</v>
+      </c>
+      <c r="C276" t="s">
         <v>27</v>
       </c>
-      <c r="D267" t="s">
-[...2 lines deleted...]
-      <c r="E267" t="s">
+      <c r="D276" t="s">
+        <v>198</v>
+      </c>
+      <c r="E276" t="s">
         <v>29</v>
       </c>
-      <c r="F267" t="s">
-[...2 lines deleted...]
-      <c r="G267" t="s">
+      <c r="F276" t="s">
+        <v>198</v>
+      </c>
+      <c r="G276" t="s">
         <v>30</v>
       </c>
-      <c r="H267" t="s">
-[...4 lines deleted...]
-      <c r="A268" t="s">
+      <c r="H276" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" t="s">
         <v>31</v>
       </c>
-      <c r="B268" t="s">
-[...2 lines deleted...]
-      <c r="C268" t="s">
+      <c r="B277" t="s">
+        <v>198</v>
+      </c>
+      <c r="C277" t="s">
         <v>32</v>
       </c>
-      <c r="D268" t="s">
-[...2 lines deleted...]
-      <c r="E268" t="s">
+      <c r="D277" t="s">
+        <v>201</v>
+      </c>
+      <c r="E277" t="s">
         <v>6</v>
       </c>
-      <c r="F268" t="s">
-[...31 lines deleted...]
-      <c r="B273" s="10" t="s">
+      <c r="F277" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B279" s="8"/>
+      <c r="C279" s="8"/>
+      <c r="D279" s="8"/>
+      <c r="E279" s="8"/>
+      <c r="F279" s="8"/>
+      <c r="G279" s="8"/>
+      <c r="H279" s="8"/>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="B281" s="9"/>
+      <c r="C281" s="9"/>
+      <c r="D281" s="9"/>
+      <c r="E281" s="9"/>
+      <c r="F281" s="9"/>
+      <c r="G281" s="9"/>
+      <c r="H281" s="9"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="C273" s="10" t="s">
+      <c r="B282" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="D273" s="10" t="s">
+      <c r="C282" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="E273" s="10" t="s">
+      <c r="D282" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="F273" s="10" t="s">
+      <c r="E282" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="G273" s="10" t="s">
+      <c r="F282" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="H273" s="11" t="s">
+      <c r="G282" s="10" t="s">
         <v>61</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B274" s="3">
+      <c r="H282" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B283" s="3">
         <v>54984362000193</v>
       </c>
-      <c r="C274" s="3">
+      <c r="C283" s="3">
         <v>33504305</v>
       </c>
-      <c r="D274" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F274" s="3" t="s">
+      <c r="D283" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E283" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="G274" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H274" s="6" t="s">
+      <c r="F283" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G283" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H283" s="6" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="275" spans="1:10">
-[...22 lines deleted...]
-      <c r="B278" s="15" t="s">
+    <row r="284" spans="1:10">
+      <c r="A284" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="B284" s="13"/>
+      <c r="C284" s="13"/>
+      <c r="D284" s="13"/>
+      <c r="E284" s="13"/>
+      <c r="F284" s="13"/>
+      <c r="G284" s="13"/>
+      <c r="H284" s="13"/>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="B286" s="14"/>
+      <c r="C286" s="14"/>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="C278" s="16" t="s">
+      <c r="B287" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C287" s="16" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="279" spans="1:10">
-[...11 lines deleted...]
-      <c r="A281" s="19" t="s">
+    <row r="288" spans="1:10">
+      <c r="A288" s="17" t="s">
+        <v>208</v>
+      </c>
+      <c r="B288" s="17" t="s">
+        <v>199</v>
+      </c>
+      <c r="C288" s="18" t="s">
         <v>198</v>
       </c>
-      <c r="B281" s="19"/>
-[...8 lines deleted...]
-      <c r="B282" s="20" t="s">
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="B290" s="19"/>
+      <c r="C290" s="19"/>
+      <c r="D290" s="19"/>
+      <c r="E290" s="19"/>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="20" t="s">
         <v>77</v>
       </c>
-      <c r="C282" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D282" s="21" t="s">
+      <c r="B291" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C291" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D291" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="E282" s="20" t="s">
+      <c r="E291" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="283" spans="1:10">
-[...34 lines deleted...]
-      <c r="A289" s="4" t="s">
+    <row r="292" spans="1:10">
+      <c r="A292" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="B292" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C292" s="22" t="s">
+        <v>204</v>
+      </c>
+      <c r="D292" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="E292" s="22" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="7"/>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B297" s="2"/>
+      <c r="C297" s="2"/>
+      <c r="D297" s="2"/>
+      <c r="E297" s="2"/>
+      <c r="F297" s="2"/>
+      <c r="G297" s="2"/>
+      <c r="H297" s="2"/>
+      <c r="I297" s="2"/>
+      <c r="J297" s="2"/>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B289" s="4" t="s">
+      <c r="B298" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C289" s="4" t="s">
+      <c r="C298" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D289" s="4" t="s">
+      <c r="D298" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E289" s="4" t="s">
+      <c r="E298" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F289" s="4" t="s">
+      <c r="F298" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G289" s="4" t="s">
+      <c r="G298" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H289" s="4" t="s">
+      <c r="H298" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I289" s="5" t="s">
+      <c r="I298" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J289" s="5" t="s">
+      <c r="J298" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="290" spans="1:10">
-[...10 lines deleted...]
-      <c r="E290" s="3" t="s">
+    <row r="299" spans="1:10">
+      <c r="A299" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C299" s="3"/>
+      <c r="D299" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E299" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F299" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G299" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H299" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I299" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="J299" s="6" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" t="s">
+        <v>20</v>
+      </c>
+      <c r="B301" t="s">
+        <v>214</v>
+      </c>
+      <c r="C301" t="s">
+        <v>21</v>
+      </c>
+      <c r="D301" t="s">
+        <v>219</v>
+      </c>
+      <c r="E301" t="s">
+        <v>5</v>
+      </c>
+      <c r="F301" t="s">
+        <v>215</v>
+      </c>
+      <c r="G301" t="s">
+        <v>7</v>
+      </c>
+      <c r="H301" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" t="s">
+        <v>9</v>
+      </c>
+      <c r="B302" t="s">
+        <v>18</v>
+      </c>
+      <c r="C302" t="s">
+        <v>23</v>
+      </c>
+      <c r="D302" t="s">
+        <v>220</v>
+      </c>
+      <c r="E302" t="s">
+        <v>25</v>
+      </c>
+      <c r="F302" t="s">
+        <v>221</v>
+      </c>
+      <c r="G302" t="s">
+        <v>8</v>
+      </c>
+      <c r="H302" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" t="s">
+        <v>26</v>
+      </c>
+      <c r="B303" t="s">
+        <v>217</v>
+      </c>
+      <c r="C303" t="s">
+        <v>27</v>
+      </c>
+      <c r="D303" t="s">
+        <v>218</v>
+      </c>
+      <c r="E303" t="s">
+        <v>29</v>
+      </c>
+      <c r="F303" t="s">
+        <v>222</v>
+      </c>
+      <c r="G303" t="s">
+        <v>30</v>
+      </c>
+      <c r="H303" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" t="s">
+        <v>31</v>
+      </c>
+      <c r="B304" t="s">
+        <v>28</v>
+      </c>
+      <c r="C304" t="s">
+        <v>32</v>
+      </c>
+      <c r="D304" t="s">
+        <v>33</v>
+      </c>
+      <c r="E304" t="s">
+        <v>6</v>
+      </c>
+      <c r="F304" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B306" s="8"/>
+      <c r="C306" s="8"/>
+      <c r="D306" s="8"/>
+      <c r="E306" s="8"/>
+      <c r="F306" s="8"/>
+      <c r="G306" s="8"/>
+      <c r="H306" s="8"/>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="B308" s="9"/>
+      <c r="C308" s="9"/>
+      <c r="D308" s="9"/>
+      <c r="E308" s="9"/>
+      <c r="F308" s="9"/>
+      <c r="G308" s="9"/>
+      <c r="H308" s="9"/>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B309" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C309" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D309" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E309" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F309" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G309" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H309" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D310" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="F290" s="3" t="s">
+      <c r="E310" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F310" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G310" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="H310" s="6" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B311" s="13"/>
+      <c r="C311" s="13"/>
+      <c r="D311" s="13"/>
+      <c r="E311" s="13"/>
+      <c r="F311" s="13"/>
+      <c r="G311" s="13"/>
+      <c r="H311" s="13"/>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="B313" s="9"/>
+      <c r="C313" s="9"/>
+      <c r="D313" s="9"/>
+      <c r="E313" s="9"/>
+      <c r="F313" s="9"/>
+      <c r="G313" s="9"/>
+      <c r="H313" s="9"/>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B314" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C314" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D314" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E314" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F314" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G314" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H314" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F315" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G315" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="H315" s="6" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B316" s="13"/>
+      <c r="C316" s="13"/>
+      <c r="D316" s="13"/>
+      <c r="E316" s="13"/>
+      <c r="F316" s="13"/>
+      <c r="G316" s="13"/>
+      <c r="H316" s="13"/>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="B318" s="9"/>
+      <c r="C318" s="9"/>
+      <c r="D318" s="9"/>
+      <c r="E318" s="9"/>
+      <c r="F318" s="9"/>
+      <c r="G318" s="9"/>
+      <c r="H318" s="9"/>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B319" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C319" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D319" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E319" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F319" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G319" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H319" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G320" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H320" s="6" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B321" s="13"/>
+      <c r="C321" s="13"/>
+      <c r="D321" s="13"/>
+      <c r="E321" s="13"/>
+      <c r="F321" s="13"/>
+      <c r="G321" s="13"/>
+      <c r="H321" s="13"/>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="B323" s="9"/>
+      <c r="C323" s="9"/>
+      <c r="D323" s="9"/>
+      <c r="E323" s="9"/>
+      <c r="F323" s="9"/>
+      <c r="G323" s="9"/>
+      <c r="H323" s="9"/>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B324" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C324" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D324" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E324" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F324" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G324" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H324" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B325" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E325" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F325" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G325" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H325" s="6" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B326" s="13"/>
+      <c r="C326" s="13"/>
+      <c r="D326" s="13"/>
+      <c r="E326" s="13"/>
+      <c r="F326" s="13"/>
+      <c r="G326" s="13"/>
+      <c r="H326" s="13"/>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="B328" s="9"/>
+      <c r="C328" s="9"/>
+      <c r="D328" s="9"/>
+      <c r="E328" s="9"/>
+      <c r="F328" s="9"/>
+      <c r="G328" s="9"/>
+      <c r="H328" s="9"/>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B329" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C329" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D329" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E329" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F329" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G329" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H329" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E330" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F330" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G330" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="H330" s="6" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B331" s="13"/>
+      <c r="C331" s="13"/>
+      <c r="D331" s="13"/>
+      <c r="E331" s="13"/>
+      <c r="F331" s="13"/>
+      <c r="G331" s="13"/>
+      <c r="H331" s="13"/>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="B333" s="9"/>
+      <c r="C333" s="9"/>
+      <c r="D333" s="9"/>
+      <c r="E333" s="9"/>
+      <c r="F333" s="9"/>
+      <c r="G333" s="9"/>
+      <c r="H333" s="9"/>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B334" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C334" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D334" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E334" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F334" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G334" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H334" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E335" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F335" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G335" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="H335" s="6" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B336" s="13"/>
+      <c r="C336" s="13"/>
+      <c r="D336" s="13"/>
+      <c r="E336" s="13"/>
+      <c r="F336" s="13"/>
+      <c r="G336" s="13"/>
+      <c r="H336" s="13"/>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="B338" s="9"/>
+      <c r="C338" s="9"/>
+      <c r="D338" s="9"/>
+      <c r="E338" s="9"/>
+      <c r="F338" s="9"/>
+      <c r="G338" s="9"/>
+      <c r="H338" s="9"/>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B339" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C339" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D339" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E339" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F339" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G339" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H339" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E340" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F340" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G340" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H340" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="B341" s="13"/>
+      <c r="C341" s="13"/>
+      <c r="D341" s="13"/>
+      <c r="E341" s="13"/>
+      <c r="F341" s="13"/>
+      <c r="G341" s="13"/>
+      <c r="H341" s="13"/>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="B343" s="9"/>
+      <c r="C343" s="9"/>
+      <c r="D343" s="9"/>
+      <c r="E343" s="9"/>
+      <c r="F343" s="9"/>
+      <c r="G343" s="9"/>
+      <c r="H343" s="9"/>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B344" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C344" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D344" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E344" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F344" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G344" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H344" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E345" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F345" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G345" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H345" s="6" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="B346" s="13"/>
+      <c r="C346" s="13"/>
+      <c r="D346" s="13"/>
+      <c r="E346" s="13"/>
+      <c r="F346" s="13"/>
+      <c r="G346" s="13"/>
+      <c r="H346" s="13"/>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="B348" s="9"/>
+      <c r="C348" s="9"/>
+      <c r="D348" s="9"/>
+      <c r="E348" s="9"/>
+      <c r="F348" s="9"/>
+      <c r="G348" s="9"/>
+      <c r="H348" s="9"/>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B349" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C349" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D349" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E349" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F349" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G349" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H349" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D350" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E350" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F350" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G350" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H350" s="6" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="B351" s="13"/>
+      <c r="C351" s="13"/>
+      <c r="D351" s="13"/>
+      <c r="E351" s="13"/>
+      <c r="F351" s="13"/>
+      <c r="G351" s="13"/>
+      <c r="H351" s="13"/>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="B353" s="9"/>
+      <c r="C353" s="9"/>
+      <c r="D353" s="9"/>
+      <c r="E353" s="9"/>
+      <c r="F353" s="9"/>
+      <c r="G353" s="9"/>
+      <c r="H353" s="9"/>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B354" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C354" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D354" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E354" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F354" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G354" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H354" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D355" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E355" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F355" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G355" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H355" s="6" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="B356" s="13"/>
+      <c r="C356" s="13"/>
+      <c r="D356" s="13"/>
+      <c r="E356" s="13"/>
+      <c r="F356" s="13"/>
+      <c r="G356" s="13"/>
+      <c r="H356" s="13"/>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B358" s="9"/>
+      <c r="C358" s="9"/>
+      <c r="D358" s="9"/>
+      <c r="E358" s="9"/>
+      <c r="F358" s="9"/>
+      <c r="G358" s="9"/>
+      <c r="H358" s="9"/>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B359" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C359" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D359" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E359" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F359" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G359" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H359" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B360" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D360" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E360" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F360" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G360" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="H360" s="6" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="B361" s="13"/>
+      <c r="C361" s="13"/>
+      <c r="D361" s="13"/>
+      <c r="E361" s="13"/>
+      <c r="F361" s="13"/>
+      <c r="G361" s="13"/>
+      <c r="H361" s="13"/>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="B363" s="9"/>
+      <c r="C363" s="9"/>
+      <c r="D363" s="9"/>
+      <c r="E363" s="9"/>
+      <c r="F363" s="9"/>
+      <c r="G363" s="9"/>
+      <c r="H363" s="9"/>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B364" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C364" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D364" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E364" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F364" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G364" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H364" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B365" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D365" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E365" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F365" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G365" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="H365" s="6" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="B366" s="13"/>
+      <c r="C366" s="13"/>
+      <c r="D366" s="13"/>
+      <c r="E366" s="13"/>
+      <c r="F366" s="13"/>
+      <c r="G366" s="13"/>
+      <c r="H366" s="13"/>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" s="7"/>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="B371" s="2"/>
+      <c r="C371" s="2"/>
+      <c r="D371" s="2"/>
+      <c r="E371" s="2"/>
+      <c r="F371" s="2"/>
+      <c r="G371" s="2"/>
+      <c r="H371" s="2"/>
+      <c r="I371" s="2"/>
+      <c r="J371" s="2"/>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B372" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C372" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D372" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E372" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F372" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G372" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H372" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I372" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J372" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B373" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C373" s="3"/>
+      <c r="D373" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E373" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="F373" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G290" s="3" t="s">
+      <c r="G373" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H290" s="3" t="s">
+      <c r="H373" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I290" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A292" t="s">
+      <c r="I373" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="J373" s="6" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" t="s">
         <v>20</v>
       </c>
-      <c r="B292" t="s">
-[...2 lines deleted...]
-      <c r="C292" t="s">
+      <c r="B375" t="s">
+        <v>269</v>
+      </c>
+      <c r="C375" t="s">
         <v>21</v>
       </c>
-      <c r="D292" t="s">
-[...2 lines deleted...]
-      <c r="E292" t="s">
+      <c r="D375" t="s">
+        <v>273</v>
+      </c>
+      <c r="E375" t="s">
         <v>5</v>
       </c>
-      <c r="F292" t="s">
-[...2 lines deleted...]
-      <c r="G292" t="s">
+      <c r="F375" t="s">
+        <v>270</v>
+      </c>
+      <c r="G375" t="s">
         <v>7</v>
       </c>
-      <c r="H292" t="s">
+      <c r="H375" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="293" spans="1:10">
-      <c r="A293" t="s">
+    <row r="376" spans="1:10">
+      <c r="A376" t="s">
         <v>9</v>
       </c>
-      <c r="B293" t="s">
+      <c r="B376" t="s">
         <v>18</v>
       </c>
-      <c r="C293" t="s">
+      <c r="C376" t="s">
         <v>23</v>
       </c>
-      <c r="D293" t="s">
-[...2 lines deleted...]
-      <c r="E293" t="s">
+      <c r="D376" t="s">
+        <v>274</v>
+      </c>
+      <c r="E376" t="s">
         <v>25</v>
       </c>
-      <c r="F293" t="s">
-[...2 lines deleted...]
-      <c r="G293" t="s">
+      <c r="F376" t="s">
+        <v>221</v>
+      </c>
+      <c r="G376" t="s">
         <v>8</v>
       </c>
-      <c r="H293" t="s">
+      <c r="H376" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="294" spans="1:10">
-      <c r="A294" t="s">
+    <row r="377" spans="1:10">
+      <c r="A377" t="s">
         <v>26</v>
       </c>
-      <c r="B294" t="s">
-[...2 lines deleted...]
-      <c r="C294" t="s">
+      <c r="B377" t="s">
+        <v>272</v>
+      </c>
+      <c r="C377" t="s">
         <v>27</v>
       </c>
-      <c r="D294" t="s">
-[...2 lines deleted...]
-      <c r="E294" t="s">
+      <c r="D377" t="s">
+        <v>272</v>
+      </c>
+      <c r="E377" t="s">
         <v>29</v>
       </c>
-      <c r="F294" t="s">
-[...2 lines deleted...]
-      <c r="G294" t="s">
+      <c r="F377" t="s">
+        <v>28</v>
+      </c>
+      <c r="G377" t="s">
         <v>30</v>
       </c>
-      <c r="H294" t="s">
+      <c r="H377" t="s">
         <v>28</v>
-      </c>
-[...1198 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
+        <v>31</v>
+      </c>
+      <c r="B378" t="s">
+        <v>28</v>
+      </c>
+      <c r="C378" t="s">
+        <v>32</v>
+      </c>
+      <c r="D378" t="s">
+        <v>33</v>
+      </c>
+      <c r="E378" t="s">
+        <v>6</v>
+      </c>
+      <c r="F378" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" s="7"/>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B383" s="2"/>
+      <c r="C383" s="2"/>
+      <c r="D383" s="2"/>
+      <c r="E383" s="2"/>
+      <c r="F383" s="2"/>
+      <c r="G383" s="2"/>
+      <c r="H383" s="2"/>
+      <c r="I383" s="2"/>
+      <c r="J383" s="2"/>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B384" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C384" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D384" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E384" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F384" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G384" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H384" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I384" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J384" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B385" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C385" s="3"/>
+      <c r="D385" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E385" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="F385" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G385" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H385" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="I385" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="J385" s="6" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" t="s">
         <v>20</v>
       </c>
-      <c r="B378" t="s">
-[...2 lines deleted...]
-      <c r="C378" t="s">
+      <c r="B387" t="s">
+        <v>278</v>
+      </c>
+      <c r="C387" t="s">
         <v>21</v>
       </c>
-      <c r="D378" t="s">
-[...2 lines deleted...]
-      <c r="E378" t="s">
+      <c r="D387" t="s">
+        <v>283</v>
+      </c>
+      <c r="E387" t="s">
         <v>5</v>
       </c>
-      <c r="F378" t="s">
-[...2 lines deleted...]
-      <c r="G378" t="s">
+      <c r="F387" t="s">
+        <v>270</v>
+      </c>
+      <c r="G387" t="s">
         <v>7</v>
       </c>
-      <c r="H378" t="s">
-[...4 lines deleted...]
-      <c r="A379" t="s">
+      <c r="H387" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" t="s">
         <v>9</v>
       </c>
-      <c r="B379" t="s">
-[...2 lines deleted...]
-      <c r="C379" t="s">
+      <c r="B388" t="s">
+        <v>281</v>
+      </c>
+      <c r="C388" t="s">
         <v>23</v>
       </c>
-      <c r="D379" t="s">
-[...2 lines deleted...]
-      <c r="E379" t="s">
+      <c r="D388" t="s">
+        <v>284</v>
+      </c>
+      <c r="E388" t="s">
         <v>25</v>
       </c>
-      <c r="F379" t="s">
-[...2 lines deleted...]
-      <c r="G379" t="s">
+      <c r="F388" t="s">
+        <v>285</v>
+      </c>
+      <c r="G388" t="s">
         <v>8</v>
       </c>
-      <c r="H379" t="s">
+      <c r="H388" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="380" spans="1:10">
-      <c r="A380" t="s">
+    <row r="389" spans="1:10">
+      <c r="A389" t="s">
         <v>26</v>
       </c>
-      <c r="B380" t="s">
-[...2 lines deleted...]
-      <c r="C380" t="s">
+      <c r="B389" t="s">
+        <v>282</v>
+      </c>
+      <c r="C389" t="s">
         <v>27</v>
       </c>
-      <c r="D380" t="s">
-[...2 lines deleted...]
-      <c r="E380" t="s">
+      <c r="D389" t="s">
+        <v>282</v>
+      </c>
+      <c r="E389" t="s">
         <v>29</v>
       </c>
-      <c r="F380" t="s">
+      <c r="F389" t="s">
         <v>28</v>
       </c>
-      <c r="G380" t="s">
+      <c r="G389" t="s">
         <v>30</v>
       </c>
-      <c r="H380" t="s">
+      <c r="H389" t="s">
         <v>28</v>
-      </c>
-[...97 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
+        <v>31</v>
+      </c>
+      <c r="B390" t="s">
+        <v>28</v>
+      </c>
+      <c r="C390" t="s">
+        <v>32</v>
+      </c>
+      <c r="D390" t="s">
+        <v>33</v>
+      </c>
+      <c r="E390" t="s">
+        <v>6</v>
+      </c>
+      <c r="F390" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" s="7"/>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="B395" s="2"/>
+      <c r="C395" s="2"/>
+      <c r="D395" s="2"/>
+      <c r="E395" s="2"/>
+      <c r="F395" s="2"/>
+      <c r="G395" s="2"/>
+      <c r="H395" s="2"/>
+      <c r="I395" s="2"/>
+      <c r="J395" s="2"/>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B396" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C396" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D396" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E396" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F396" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G396" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H396" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I396" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J396" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="B397" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C397" s="3"/>
+      <c r="D397" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E397" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F397" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G397" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H397" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I397" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="J397" s="6" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" t="s">
         <v>20</v>
       </c>
-      <c r="B390" t="s">
-[...2 lines deleted...]
-      <c r="C390" t="s">
+      <c r="B399" t="s">
+        <v>289</v>
+      </c>
+      <c r="C399" t="s">
         <v>21</v>
       </c>
-      <c r="D390" t="s">
+      <c r="D399" t="s">
+        <v>292</v>
+      </c>
+      <c r="E399" t="s">
+        <v>5</v>
+      </c>
+      <c r="F399" t="s">
+        <v>270</v>
+      </c>
+      <c r="G399" t="s">
+        <v>7</v>
+      </c>
+      <c r="H399" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" t="s">
+        <v>9</v>
+      </c>
+      <c r="B400" t="s">
+        <v>18</v>
+      </c>
+      <c r="C400" t="s">
+        <v>23</v>
+      </c>
+      <c r="D400" t="s">
+        <v>274</v>
+      </c>
+      <c r="E400" t="s">
+        <v>25</v>
+      </c>
+      <c r="F400" t="s">
+        <v>293</v>
+      </c>
+      <c r="G400" t="s">
+        <v>8</v>
+      </c>
+      <c r="H400" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" t="s">
+        <v>26</v>
+      </c>
+      <c r="B401" t="s">
+        <v>291</v>
+      </c>
+      <c r="C401" t="s">
+        <v>27</v>
+      </c>
+      <c r="D401" t="s">
+        <v>291</v>
+      </c>
+      <c r="E401" t="s">
+        <v>29</v>
+      </c>
+      <c r="F401" t="s">
+        <v>294</v>
+      </c>
+      <c r="G401" t="s">
+        <v>30</v>
+      </c>
+      <c r="H401" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" t="s">
+        <v>31</v>
+      </c>
+      <c r="B402" t="s">
+        <v>291</v>
+      </c>
+      <c r="C402" t="s">
+        <v>32</v>
+      </c>
+      <c r="D402" t="s">
+        <v>201</v>
+      </c>
+      <c r="E402" t="s">
+        <v>6</v>
+      </c>
+      <c r="F402" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B404" s="8"/>
+      <c r="C404" s="8"/>
+      <c r="D404" s="8"/>
+      <c r="E404" s="8"/>
+      <c r="F404" s="8"/>
+      <c r="G404" s="8"/>
+      <c r="H404" s="8"/>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="B406" s="9"/>
+      <c r="C406" s="9"/>
+      <c r="D406" s="9"/>
+      <c r="E406" s="9"/>
+      <c r="F406" s="9"/>
+      <c r="G406" s="9"/>
+      <c r="H406" s="9"/>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B407" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C407" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D407" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E407" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F407" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G407" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H407" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="B408" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D408" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E408" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F408" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G408" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="H408" s="6" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B409" s="13"/>
+      <c r="C409" s="13"/>
+      <c r="D409" s="13"/>
+      <c r="E409" s="13"/>
+      <c r="F409" s="13"/>
+      <c r="G409" s="13"/>
+      <c r="H409" s="13"/>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="B411" s="9"/>
+      <c r="C411" s="9"/>
+      <c r="D411" s="9"/>
+      <c r="E411" s="9"/>
+      <c r="F411" s="9"/>
+      <c r="G411" s="9"/>
+      <c r="H411" s="9"/>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B412" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C412" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D412" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E412" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F412" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G412" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H412" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="B413" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C413" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D413" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E413" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F413" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G413" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="H413" s="6" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="B414" s="13"/>
+      <c r="C414" s="13"/>
+      <c r="D414" s="13"/>
+      <c r="E414" s="13"/>
+      <c r="F414" s="13"/>
+      <c r="G414" s="13"/>
+      <c r="H414" s="13"/>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="B416" s="14"/>
+      <c r="C416" s="14"/>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B417" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C417" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="17" t="s">
+        <v>309</v>
+      </c>
+      <c r="B418" s="17" t="s">
+        <v>310</v>
+      </c>
+      <c r="C418" s="18" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="19" t="s">
+        <v>312</v>
+      </c>
+      <c r="B420" s="19"/>
+      <c r="C420" s="19"/>
+      <c r="D420" s="19"/>
+      <c r="E420" s="19"/>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B421" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C421" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D421" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E421" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B422" s="22" t="s">
+        <v>314</v>
+      </c>
+      <c r="C422" s="22" t="s">
+        <v>297</v>
+      </c>
+      <c r="D422" s="23" t="s">
+        <v>311</v>
+      </c>
+      <c r="E422" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="B424" s="9"/>
+      <c r="C424" s="9"/>
+      <c r="D424" s="9"/>
+      <c r="E424" s="9"/>
+      <c r="F424" s="9"/>
+      <c r="G424" s="9"/>
+      <c r="H424" s="9"/>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B425" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C425" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D425" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E425" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F425" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G425" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H425" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="B426" s="3">
+        <v>10948612000164</v>
+      </c>
+      <c r="C426" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D426" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E426" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="F426" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="G426" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="H426" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="B427" s="13"/>
+      <c r="C427" s="13"/>
+      <c r="D427" s="13"/>
+      <c r="E427" s="13"/>
+      <c r="F427" s="13"/>
+      <c r="G427" s="13"/>
+      <c r="H427" s="13"/>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" s="14" t="s">
+        <v>320</v>
+      </c>
+      <c r="B429" s="14"/>
+      <c r="C429" s="14"/>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B430" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C430" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="17">
+        <v>8</v>
+      </c>
+      <c r="B431" s="17" t="s">
+        <v>321</v>
+      </c>
+      <c r="C431" s="18" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="24" t="s">
+        <v>323</v>
+      </c>
+      <c r="B432" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C432" s="25" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" s="19" t="s">
+        <v>326</v>
+      </c>
+      <c r="B434" s="19"/>
+      <c r="C434" s="19"/>
+      <c r="D434" s="19"/>
+      <c r="E434" s="19"/>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B435" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C435" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D435" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E435" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="B436" s="22" t="s">
+        <v>324</v>
+      </c>
+      <c r="C436" s="22" t="s">
+        <v>316</v>
+      </c>
+      <c r="D436" s="23" t="s">
+        <v>322</v>
+      </c>
+      <c r="E436" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" s="26" t="s">
+        <v>328</v>
+      </c>
+      <c r="B437" s="26" t="s">
+        <v>324</v>
+      </c>
+      <c r="C437" s="26" t="s">
+        <v>316</v>
+      </c>
+      <c r="D437" s="27" t="s">
+        <v>325</v>
+      </c>
+      <c r="E437" s="26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="B439" s="9"/>
+      <c r="C439" s="9"/>
+      <c r="D439" s="9"/>
+      <c r="E439" s="9"/>
+      <c r="F439" s="9"/>
+      <c r="G439" s="9"/>
+      <c r="H439" s="9"/>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B440" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C440" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D440" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E440" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F440" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G440" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H440" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="B441" s="3">
+        <v>10948612000164</v>
+      </c>
+      <c r="C441" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D441" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E441" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="F441" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="G441" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="H441" s="6" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="B442" s="13"/>
+      <c r="C442" s="13"/>
+      <c r="D442" s="13"/>
+      <c r="E442" s="13"/>
+      <c r="F442" s="13"/>
+      <c r="G442" s="13"/>
+      <c r="H442" s="13"/>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="B444" s="14"/>
+      <c r="C444" s="14"/>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B445" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C445" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="17" t="s">
+        <v>332</v>
+      </c>
+      <c r="B446" s="17" t="s">
+        <v>314</v>
+      </c>
+      <c r="C446" s="18" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="19" t="s">
+        <v>334</v>
+      </c>
+      <c r="B448" s="19"/>
+      <c r="C448" s="19"/>
+      <c r="D448" s="19"/>
+      <c r="E448" s="19"/>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B449" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C449" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D449" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E449" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B450" s="22" t="s">
+        <v>335</v>
+      </c>
+      <c r="C450" s="22" t="s">
+        <v>316</v>
+      </c>
+      <c r="D450" s="23" t="s">
+        <v>333</v>
+      </c>
+      <c r="E450" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="7"/>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="B455" s="2"/>
+      <c r="C455" s="2"/>
+      <c r="D455" s="2"/>
+      <c r="E455" s="2"/>
+      <c r="F455" s="2"/>
+      <c r="G455" s="2"/>
+      <c r="H455" s="2"/>
+      <c r="I455" s="2"/>
+      <c r="J455" s="2"/>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B456" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C456" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D456" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E456" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F456" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G456" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H456" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I456" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J456" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B457" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C457" s="3"/>
+      <c r="D457" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E457" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="F457" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G457" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H457" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="E390" t="s">
+      <c r="I457" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="J457" s="6" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" t="s">
+        <v>20</v>
+      </c>
+      <c r="B459" t="s">
+        <v>338</v>
+      </c>
+      <c r="C459" t="s">
+        <v>21</v>
+      </c>
+      <c r="D459" t="s">
+        <v>292</v>
+      </c>
+      <c r="E459" t="s">
         <v>5</v>
       </c>
-      <c r="F390" t="s">
-[...2 lines deleted...]
-      <c r="G390" t="s">
+      <c r="F459" t="s">
+        <v>270</v>
+      </c>
+      <c r="G459" t="s">
         <v>7</v>
       </c>
-      <c r="H390" t="s">
-[...4 lines deleted...]
-      <c r="A391" t="s">
+      <c r="H459" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460" t="s">
         <v>9</v>
       </c>
-      <c r="B391" t="s">
+      <c r="B460" t="s">
+        <v>281</v>
+      </c>
+      <c r="C460" t="s">
+        <v>23</v>
+      </c>
+      <c r="D460" t="s">
+        <v>274</v>
+      </c>
+      <c r="E460" t="s">
+        <v>25</v>
+      </c>
+      <c r="F460" t="s">
+        <v>285</v>
+      </c>
+      <c r="G460" t="s">
+        <v>8</v>
+      </c>
+      <c r="H460" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" t="s">
+        <v>26</v>
+      </c>
+      <c r="B461" t="s">
+        <v>340</v>
+      </c>
+      <c r="C461" t="s">
+        <v>27</v>
+      </c>
+      <c r="D461" t="s">
+        <v>340</v>
+      </c>
+      <c r="E461" t="s">
+        <v>29</v>
+      </c>
+      <c r="F461" t="s">
+        <v>340</v>
+      </c>
+      <c r="G461" t="s">
+        <v>30</v>
+      </c>
+      <c r="H461" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" t="s">
+        <v>31</v>
+      </c>
+      <c r="B462" t="s">
+        <v>28</v>
+      </c>
+      <c r="C462" t="s">
+        <v>32</v>
+      </c>
+      <c r="D462" t="s">
+        <v>33</v>
+      </c>
+      <c r="E462" t="s">
+        <v>6</v>
+      </c>
+      <c r="F462" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B464" s="8"/>
+      <c r="C464" s="8"/>
+      <c r="D464" s="8"/>
+      <c r="E464" s="8"/>
+      <c r="F464" s="8"/>
+      <c r="G464" s="8"/>
+      <c r="H464" s="8"/>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="B466" s="9"/>
+      <c r="C466" s="9"/>
+      <c r="D466" s="9"/>
+      <c r="E466" s="9"/>
+      <c r="F466" s="9"/>
+      <c r="G466" s="9"/>
+      <c r="H466" s="9"/>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B467" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C467" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D467" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E467" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F467" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G467" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H467" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="B468" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="C468" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D468" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E468" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="F468" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G468" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H468" s="6" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" s="12" t="s">
+        <v>347</v>
+      </c>
+      <c r="B469" s="13"/>
+      <c r="C469" s="13"/>
+      <c r="D469" s="13"/>
+      <c r="E469" s="13"/>
+      <c r="F469" s="13"/>
+      <c r="G469" s="13"/>
+      <c r="H469" s="13"/>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="7"/>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="B474" s="2"/>
+      <c r="C474" s="2"/>
+      <c r="D474" s="2"/>
+      <c r="E474" s="2"/>
+      <c r="F474" s="2"/>
+      <c r="G474" s="2"/>
+      <c r="H474" s="2"/>
+      <c r="I474" s="2"/>
+      <c r="J474" s="2"/>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B475" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C475" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D475" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E475" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F475" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G475" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H475" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I475" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J475" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B476" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="C476" s="3"/>
+      <c r="D476" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E476" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="F476" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G476" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H476" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C391" t="s">
+      <c r="I476" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="J476" s="6" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" t="s">
+        <v>20</v>
+      </c>
+      <c r="B478" t="s">
+        <v>349</v>
+      </c>
+      <c r="C478" t="s">
+        <v>21</v>
+      </c>
+      <c r="D478" t="s">
+        <v>352</v>
+      </c>
+      <c r="E478" t="s">
+        <v>5</v>
+      </c>
+      <c r="F478" t="s">
+        <v>14</v>
+      </c>
+      <c r="G478" t="s">
+        <v>7</v>
+      </c>
+      <c r="H478" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" t="s">
+        <v>9</v>
+      </c>
+      <c r="B479" t="s">
+        <v>18</v>
+      </c>
+      <c r="C479" t="s">
         <v>23</v>
       </c>
-      <c r="D391" t="s">
-[...2 lines deleted...]
-      <c r="E391" t="s">
+      <c r="D479" t="s">
+        <v>24</v>
+      </c>
+      <c r="E479" t="s">
         <v>25</v>
       </c>
-      <c r="F391" t="s">
-[...2 lines deleted...]
-      <c r="G391" t="s">
+      <c r="F479" t="s">
+        <v>353</v>
+      </c>
+      <c r="G479" t="s">
         <v>8</v>
       </c>
-      <c r="H391" t="s">
+      <c r="H479" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="392" spans="1:10">
-      <c r="A392" t="s">
+    <row r="480" spans="1:10">
+      <c r="A480" t="s">
         <v>26</v>
       </c>
-      <c r="B392" t="s">
+      <c r="B480" t="s">
+        <v>351</v>
+      </c>
+      <c r="C480" t="s">
+        <v>27</v>
+      </c>
+      <c r="D480" t="s">
+        <v>351</v>
+      </c>
+      <c r="E480" t="s">
+        <v>29</v>
+      </c>
+      <c r="F480" t="s">
+        <v>354</v>
+      </c>
+      <c r="G480" t="s">
+        <v>30</v>
+      </c>
+      <c r="H480" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" t="s">
+        <v>31</v>
+      </c>
+      <c r="B481" t="s">
+        <v>354</v>
+      </c>
+      <c r="C481" t="s">
+        <v>32</v>
+      </c>
+      <c r="D481" t="s">
+        <v>355</v>
+      </c>
+      <c r="E481" t="s">
+        <v>6</v>
+      </c>
+      <c r="F481" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B483" s="8"/>
+      <c r="C483" s="8"/>
+      <c r="D483" s="8"/>
+      <c r="E483" s="8"/>
+      <c r="F483" s="8"/>
+      <c r="G483" s="8"/>
+      <c r="H483" s="8"/>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="B485" s="9"/>
+      <c r="C485" s="9"/>
+      <c r="D485" s="9"/>
+      <c r="E485" s="9"/>
+      <c r="F485" s="9"/>
+      <c r="G485" s="9"/>
+      <c r="H485" s="9"/>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C486" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D486" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E486" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F486" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G486" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H486" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B487" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C487" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D487" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E487" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F487" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G487" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="H487" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B488" s="13"/>
+      <c r="C488" s="13"/>
+      <c r="D488" s="13"/>
+      <c r="E488" s="13"/>
+      <c r="F488" s="13"/>
+      <c r="G488" s="13"/>
+      <c r="H488" s="13"/>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" s="14" t="s">
+        <v>362</v>
+      </c>
+      <c r="B490" s="14"/>
+      <c r="C490" s="14"/>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B491" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C491" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="B492" s="17" t="s">
+        <v>364</v>
+      </c>
+      <c r="C492" s="18" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" s="19" t="s">
+        <v>366</v>
+      </c>
+      <c r="B494" s="19"/>
+      <c r="C494" s="19"/>
+      <c r="D494" s="19"/>
+      <c r="E494" s="19"/>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B495" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C495" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D495" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E495" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B496" s="22" t="s">
+        <v>367</v>
+      </c>
+      <c r="C496" s="22" t="s">
+        <v>357</v>
+      </c>
+      <c r="D496" s="23" t="s">
+        <v>365</v>
+      </c>
+      <c r="E496" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="B498" s="9"/>
+      <c r="C498" s="9"/>
+      <c r="D498" s="9"/>
+      <c r="E498" s="9"/>
+      <c r="F498" s="9"/>
+      <c r="G498" s="9"/>
+      <c r="H498" s="9"/>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B499" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C499" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D499" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E499" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F499" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G499" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H499" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B500" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C500" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="D500" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E500" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F500" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G500" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H500" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B501" s="13"/>
+      <c r="C501" s="13"/>
+      <c r="D501" s="13"/>
+      <c r="E501" s="13"/>
+      <c r="F501" s="13"/>
+      <c r="G501" s="13"/>
+      <c r="H501" s="13"/>
+    </row>
+    <row r="503" spans="1:10">
+      <c r="A503" s="14" t="s">
+        <v>373</v>
+      </c>
+      <c r="B503" s="14"/>
+      <c r="C503" s="14"/>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B504" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C504" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" s="17">
+        <v>8279</v>
+      </c>
+      <c r="B505" s="17" t="s">
+        <v>374</v>
+      </c>
+      <c r="C505" s="18" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" s="19" t="s">
+        <v>376</v>
+      </c>
+      <c r="B507" s="19"/>
+      <c r="C507" s="19"/>
+      <c r="D507" s="19"/>
+      <c r="E507" s="19"/>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B508" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C508" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D508" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E508" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B509" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="C509" s="22" t="s">
+        <v>369</v>
+      </c>
+      <c r="D509" s="23" t="s">
+        <v>375</v>
+      </c>
+      <c r="E509" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="B511" s="9"/>
+      <c r="C511" s="9"/>
+      <c r="D511" s="9"/>
+      <c r="E511" s="9"/>
+      <c r="F511" s="9"/>
+      <c r="G511" s="9"/>
+      <c r="H511" s="9"/>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B512" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C512" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D512" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E512" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F512" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G512" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H512" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B513" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C513" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="D513" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E513" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F513" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G513" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H513" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B514" s="13"/>
+      <c r="C514" s="13"/>
+      <c r="D514" s="13"/>
+      <c r="E514" s="13"/>
+      <c r="F514" s="13"/>
+      <c r="G514" s="13"/>
+      <c r="H514" s="13"/>
+    </row>
+    <row r="516" spans="1:10">
+      <c r="A516" s="14" t="s">
+        <v>379</v>
+      </c>
+      <c r="B516" s="14"/>
+      <c r="C516" s="14"/>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B517" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C517" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" s="17">
+        <v>8275</v>
+      </c>
+      <c r="B518" s="17" t="s">
+        <v>374</v>
+      </c>
+      <c r="C518" s="18" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10">
+      <c r="A520" s="19" t="s">
+        <v>381</v>
+      </c>
+      <c r="B520" s="19"/>
+      <c r="C520" s="19"/>
+      <c r="D520" s="19"/>
+      <c r="E520" s="19"/>
+    </row>
+    <row r="521" spans="1:10">
+      <c r="A521" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B521" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C521" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D521" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E521" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B522" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="C522" s="22" t="s">
+        <v>369</v>
+      </c>
+      <c r="D522" s="23" t="s">
+        <v>380</v>
+      </c>
+      <c r="E522" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="B524" s="9"/>
+      <c r="C524" s="9"/>
+      <c r="D524" s="9"/>
+      <c r="E524" s="9"/>
+      <c r="F524" s="9"/>
+      <c r="G524" s="9"/>
+      <c r="H524" s="9"/>
+    </row>
+    <row r="525" spans="1:10">
+      <c r="A525" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B525" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C525" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D525" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E525" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F525" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G525" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H525" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B526" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C526" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D526" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E526" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F526" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G526" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="H526" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10">
+      <c r="A527" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B527" s="13"/>
+      <c r="C527" s="13"/>
+      <c r="D527" s="13"/>
+      <c r="E527" s="13"/>
+      <c r="F527" s="13"/>
+      <c r="G527" s="13"/>
+      <c r="H527" s="13"/>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" s="14" t="s">
+        <v>383</v>
+      </c>
+      <c r="B529" s="14"/>
+      <c r="C529" s="14"/>
+    </row>
+    <row r="530" spans="1:10">
+      <c r="A530" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B530" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C530" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" s="17" t="s">
+        <v>384</v>
+      </c>
+      <c r="B531" s="17" t="s">
+        <v>364</v>
+      </c>
+      <c r="C531" s="18" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" s="19" t="s">
+        <v>386</v>
+      </c>
+      <c r="B533" s="19"/>
+      <c r="C533" s="19"/>
+      <c r="D533" s="19"/>
+      <c r="E533" s="19"/>
+    </row>
+    <row r="534" spans="1:10">
+      <c r="A534" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B534" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C534" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D534" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E534" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B535" s="22" t="s">
+        <v>367</v>
+      </c>
+      <c r="C535" s="22" t="s">
+        <v>357</v>
+      </c>
+      <c r="D535" s="23" t="s">
+        <v>385</v>
+      </c>
+      <c r="E535" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="B537" s="9"/>
+      <c r="C537" s="9"/>
+      <c r="D537" s="9"/>
+      <c r="E537" s="9"/>
+      <c r="F537" s="9"/>
+      <c r="G537" s="9"/>
+      <c r="H537" s="9"/>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B538" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C538" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D538" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E538" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F538" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G538" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H538" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10">
+      <c r="A539" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B539" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C539" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="D539" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E539" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F539" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G539" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H539" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10">
+      <c r="A540" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B540" s="13"/>
+      <c r="C540" s="13"/>
+      <c r="D540" s="13"/>
+      <c r="E540" s="13"/>
+      <c r="F540" s="13"/>
+      <c r="G540" s="13"/>
+      <c r="H540" s="13"/>
+    </row>
+    <row r="542" spans="1:10">
+      <c r="A542" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="B542" s="14"/>
+      <c r="C542" s="14"/>
+    </row>
+    <row r="543" spans="1:10">
+      <c r="A543" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B543" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C543" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" s="17" t="s">
+        <v>389</v>
+      </c>
+      <c r="B544" s="17" t="s">
+        <v>374</v>
+      </c>
+      <c r="C544" s="18" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10">
+      <c r="A546" s="19" t="s">
+        <v>391</v>
+      </c>
+      <c r="B546" s="19"/>
+      <c r="C546" s="19"/>
+      <c r="D546" s="19"/>
+      <c r="E546" s="19"/>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B547" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C547" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D547" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E547" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10">
+      <c r="A548" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B548" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="C548" s="22" t="s">
+        <v>369</v>
+      </c>
+      <c r="D548" s="23" t="s">
+        <v>390</v>
+      </c>
+      <c r="E548" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="B550" s="9"/>
+      <c r="C550" s="9"/>
+      <c r="D550" s="9"/>
+      <c r="E550" s="9"/>
+      <c r="F550" s="9"/>
+      <c r="G550" s="9"/>
+      <c r="H550" s="9"/>
+    </row>
+    <row r="551" spans="1:10">
+      <c r="A551" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B551" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C551" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D551" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E551" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F551" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G551" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H551" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10">
+      <c r="A552" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="B552" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C552" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D552" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E552" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F552" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G552" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="H552" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10">
+      <c r="A553" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B553" s="13"/>
+      <c r="C553" s="13"/>
+      <c r="D553" s="13"/>
+      <c r="E553" s="13"/>
+      <c r="F553" s="13"/>
+      <c r="G553" s="13"/>
+      <c r="H553" s="13"/>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" s="14" t="s">
+        <v>394</v>
+      </c>
+      <c r="B555" s="14"/>
+      <c r="C555" s="14"/>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B556" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C556" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10">
+      <c r="A557" s="17" t="s">
+        <v>395</v>
+      </c>
+      <c r="B557" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="C557" s="18" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="19" t="s">
+        <v>398</v>
+      </c>
+      <c r="B559" s="19"/>
+      <c r="C559" s="19"/>
+      <c r="D559" s="19"/>
+      <c r="E559" s="19"/>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B560" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C560" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D560" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E560" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B561" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="C561" s="22" t="s">
+        <v>393</v>
+      </c>
+      <c r="D561" s="23" t="s">
+        <v>397</v>
+      </c>
+      <c r="E561" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="B563" s="9"/>
+      <c r="C563" s="9"/>
+      <c r="D563" s="9"/>
+      <c r="E563" s="9"/>
+      <c r="F563" s="9"/>
+      <c r="G563" s="9"/>
+      <c r="H563" s="9"/>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B564" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C564" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D564" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E564" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F564" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G564" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H564" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="B565" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C565" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D565" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E565" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F565" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G565" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="H565" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10">
+      <c r="A566" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B566" s="13"/>
+      <c r="C566" s="13"/>
+      <c r="D566" s="13"/>
+      <c r="E566" s="13"/>
+      <c r="F566" s="13"/>
+      <c r="G566" s="13"/>
+      <c r="H566" s="13"/>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="14" t="s">
+        <v>400</v>
+      </c>
+      <c r="B568" s="14"/>
+      <c r="C568" s="14"/>
+    </row>
+    <row r="569" spans="1:10">
+      <c r="A569" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B569" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C569" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10">
+      <c r="A570" s="17" t="s">
+        <v>401</v>
+      </c>
+      <c r="B570" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="C570" s="18" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="B572" s="19"/>
+      <c r="C572" s="19"/>
+      <c r="D572" s="19"/>
+      <c r="E572" s="19"/>
+    </row>
+    <row r="573" spans="1:10">
+      <c r="A573" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B573" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C573" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D573" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E573" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B574" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="C574" s="22" t="s">
+        <v>393</v>
+      </c>
+      <c r="D574" s="23" t="s">
+        <v>402</v>
+      </c>
+      <c r="E574" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" s="7"/>
+    </row>
+    <row r="579" spans="1:10">
+      <c r="A579" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B579" s="2"/>
+      <c r="C579" s="2"/>
+      <c r="D579" s="2"/>
+      <c r="E579" s="2"/>
+      <c r="F579" s="2"/>
+      <c r="G579" s="2"/>
+      <c r="H579" s="2"/>
+      <c r="I579" s="2"/>
+      <c r="J579" s="2"/>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B580" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C580" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D580" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E580" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F580" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G580" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H580" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I580" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J580" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B581" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="C581" s="3"/>
+      <c r="D581" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E581" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="F581" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="C392" t="s">
+      <c r="G581" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H581" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I581" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J581" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" t="s">
+        <v>20</v>
+      </c>
+      <c r="B583" t="s">
+        <v>406</v>
+      </c>
+      <c r="C583" t="s">
+        <v>21</v>
+      </c>
+      <c r="D583" t="s">
+        <v>352</v>
+      </c>
+      <c r="E583" t="s">
+        <v>5</v>
+      </c>
+      <c r="F583" t="s">
+        <v>14</v>
+      </c>
+      <c r="G583" t="s">
+        <v>7</v>
+      </c>
+      <c r="H583" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" t="s">
+        <v>9</v>
+      </c>
+      <c r="B584" t="s">
+        <v>18</v>
+      </c>
+      <c r="C584" t="s">
+        <v>23</v>
+      </c>
+      <c r="D584" t="s">
+        <v>24</v>
+      </c>
+      <c r="E584" t="s">
+        <v>25</v>
+      </c>
+      <c r="F584" t="s">
+        <v>353</v>
+      </c>
+      <c r="G584" t="s">
+        <v>8</v>
+      </c>
+      <c r="H584" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" t="s">
+        <v>26</v>
+      </c>
+      <c r="B585" t="s">
+        <v>44</v>
+      </c>
+      <c r="C585" t="s">
         <v>27</v>
       </c>
-      <c r="D392" t="s">
-[...2 lines deleted...]
-      <c r="E392" t="s">
+      <c r="D585" t="s">
+        <v>44</v>
+      </c>
+      <c r="E585" t="s">
         <v>29</v>
       </c>
-      <c r="F392" t="s">
-[...2 lines deleted...]
-      <c r="G392" t="s">
+      <c r="F585" t="s">
+        <v>408</v>
+      </c>
+      <c r="G585" t="s">
         <v>30</v>
       </c>
-      <c r="H392" t="s">
-[...4 lines deleted...]
-      <c r="A393" t="s">
+      <c r="H585" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" t="s">
         <v>31</v>
       </c>
-      <c r="B393" t="s">
-[...2 lines deleted...]
-      <c r="C393" t="s">
+      <c r="B586" t="s">
+        <v>28</v>
+      </c>
+      <c r="C586" t="s">
         <v>32</v>
       </c>
-      <c r="D393" t="s">
-[...2 lines deleted...]
-      <c r="E393" t="s">
+      <c r="D586" t="s">
+        <v>33</v>
+      </c>
+      <c r="E586" t="s">
         <v>6</v>
       </c>
-      <c r="F393" t="s">
-[...2333 lines deleted...]
-        <v>30</v>
+      <c r="F586" t="s">
+        <v>407</v>
       </c>
     </row>
     <row r="588" spans="1:10">
-      <c r="A588" s="17">
-[...7 lines deleted...]
-      </c>
+      <c r="A588" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B588" s="8"/>
+      <c r="C588" s="8"/>
+      <c r="D588" s="8"/>
+      <c r="E588" s="8"/>
+      <c r="F588" s="8"/>
+      <c r="G588" s="8"/>
+      <c r="H588" s="8"/>
     </row>
     <row r="590" spans="1:10">
       <c r="A590" s="9" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B590" s="9"/>
       <c r="C590" s="9"/>
       <c r="D590" s="9"/>
       <c r="E590" s="9"/>
       <c r="F590" s="9"/>
       <c r="G590" s="9"/>
       <c r="H590" s="9"/>
     </row>
     <row r="591" spans="1:10">
       <c r="A591" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B591" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C591" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D591" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E591" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F591" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G591" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H591" s="11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="592" spans="1:10">
       <c r="A592" s="3" t="s">
-        <v>400</v>
+        <v>411</v>
       </c>
       <c r="B592" s="3" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="C592" s="3" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="D592" s="3" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="E592" s="3" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="F592" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G592" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H592" s="6" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
     </row>
     <row r="593" spans="1:10">
       <c r="A593" s="12" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="B593" s="13"/>
       <c r="C593" s="13"/>
       <c r="D593" s="13"/>
       <c r="E593" s="13"/>
       <c r="F593" s="13"/>
       <c r="G593" s="13"/>
       <c r="H593" s="13"/>
     </row>
     <row r="595" spans="1:10">
       <c r="A595" s="14" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="B595" s="14"/>
       <c r="C595" s="14"/>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B596" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C596" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="597" spans="1:10">
       <c r="A597" s="17">
         <v>24702</v>
       </c>
       <c r="B597" s="17" t="s">
-        <v>407</v>
+        <v>418</v>
       </c>
       <c r="C597" s="18" t="s">
-        <v>404</v>
-      </c>
+        <v>415</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10">
+      <c r="A599" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="B599" s="9"/>
+      <c r="C599" s="9"/>
+      <c r="D599" s="9"/>
+      <c r="E599" s="9"/>
+      <c r="F599" s="9"/>
+      <c r="G599" s="9"/>
+      <c r="H599" s="9"/>
     </row>
     <row r="600" spans="1:10">
-      <c r="A600" s="7"/>
+      <c r="A600" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B600" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C600" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D600" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E600" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F600" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G600" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H600" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10">
+      <c r="A601" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B601" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C601" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D601" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E601" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F601" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G601" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H601" s="6" t="s">
+        <v>415</v>
+      </c>
     </row>
     <row r="602" spans="1:10">
-      <c r="A602" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A603" s="4" t="s">
+      <c r="A602" s="12" t="s">
+        <v>420</v>
+      </c>
+      <c r="B602" s="13"/>
+      <c r="C602" s="13"/>
+      <c r="D602" s="13"/>
+      <c r="E602" s="13"/>
+      <c r="F602" s="13"/>
+      <c r="G602" s="13"/>
+      <c r="H602" s="13"/>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" s="14" t="s">
+        <v>421</v>
+      </c>
+      <c r="B604" s="14"/>
+      <c r="C604" s="14"/>
+    </row>
+    <row r="605" spans="1:10">
+      <c r="A605" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B605" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C605" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" s="17">
+        <v>24702</v>
+      </c>
+      <c r="B606" s="17" t="s">
+        <v>418</v>
+      </c>
+      <c r="C606" s="18" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" s="7"/>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B611" s="2"/>
+      <c r="C611" s="2"/>
+      <c r="D611" s="2"/>
+      <c r="E611" s="2"/>
+      <c r="F611" s="2"/>
+      <c r="G611" s="2"/>
+      <c r="H611" s="2"/>
+      <c r="I611" s="2"/>
+      <c r="J611" s="2"/>
+    </row>
+    <row r="612" spans="1:10">
+      <c r="A612" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B603" s="4" t="s">
+      <c r="B612" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C603" s="4" t="s">
+      <c r="C612" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D603" s="4" t="s">
+      <c r="D612" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E603" s="4" t="s">
+      <c r="E612" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F603" s="4" t="s">
+      <c r="F612" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G603" s="4" t="s">
+      <c r="G612" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H603" s="4" t="s">
+      <c r="H612" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I603" s="5" t="s">
+      <c r="I612" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J603" s="5" t="s">
+      <c r="J612" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="604" spans="1:10">
-[...16 lines deleted...]
-      <c r="G604" s="3" t="s">
+    <row r="613" spans="1:10">
+      <c r="A613" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B613" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="C613" s="3"/>
+      <c r="D613" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E613" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="F613" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G613" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H604" s="3" t="s">
+      <c r="H613" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="I613" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="J613" s="6" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" t="s">
+        <v>20</v>
+      </c>
+      <c r="B615" t="s">
+        <v>423</v>
+      </c>
+      <c r="C615" t="s">
+        <v>21</v>
+      </c>
+      <c r="D615" t="s">
+        <v>426</v>
+      </c>
+      <c r="E615" t="s">
+        <v>5</v>
+      </c>
+      <c r="F615" t="s">
         <v>270</v>
       </c>
-      <c r="I604" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A606" t="s">
+      <c r="G615" t="s">
+        <v>7</v>
+      </c>
+      <c r="H615" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" t="s">
+        <v>9</v>
+      </c>
+      <c r="B616" t="s">
+        <v>281</v>
+      </c>
+      <c r="C616" t="s">
+        <v>23</v>
+      </c>
+      <c r="D616" t="s">
+        <v>274</v>
+      </c>
+      <c r="E616" t="s">
+        <v>25</v>
+      </c>
+      <c r="F616" t="s">
+        <v>285</v>
+      </c>
+      <c r="G616" t="s">
+        <v>8</v>
+      </c>
+      <c r="H616" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10">
+      <c r="A617" t="s">
+        <v>26</v>
+      </c>
+      <c r="B617" t="s">
+        <v>425</v>
+      </c>
+      <c r="C617" t="s">
+        <v>27</v>
+      </c>
+      <c r="D617" t="s">
+        <v>425</v>
+      </c>
+      <c r="E617" t="s">
+        <v>29</v>
+      </c>
+      <c r="F617" t="s">
+        <v>425</v>
+      </c>
+      <c r="G617" t="s">
+        <v>30</v>
+      </c>
+      <c r="H617" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10">
+      <c r="A618" t="s">
+        <v>31</v>
+      </c>
+      <c r="B618" t="s">
+        <v>425</v>
+      </c>
+      <c r="C618" t="s">
+        <v>32</v>
+      </c>
+      <c r="D618" t="s">
+        <v>201</v>
+      </c>
+      <c r="E618" t="s">
+        <v>6</v>
+      </c>
+      <c r="F618" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B620" s="8"/>
+      <c r="C620" s="8"/>
+      <c r="D620" s="8"/>
+      <c r="E620" s="8"/>
+      <c r="F620" s="8"/>
+      <c r="G620" s="8"/>
+      <c r="H620" s="8"/>
+    </row>
+    <row r="622" spans="1:10">
+      <c r="A622" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="B622" s="9"/>
+      <c r="C622" s="9"/>
+      <c r="D622" s="9"/>
+      <c r="E622" s="9"/>
+      <c r="F622" s="9"/>
+      <c r="G622" s="9"/>
+      <c r="H622" s="9"/>
+    </row>
+    <row r="623" spans="1:10">
+      <c r="A623" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B623" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C623" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D623" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E623" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F623" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G623" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H623" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="B624" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="C624" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D624" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E624" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="F624" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="G624" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="H624" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B625" s="13"/>
+      <c r="C625" s="13"/>
+      <c r="D625" s="13"/>
+      <c r="E625" s="13"/>
+      <c r="F625" s="13"/>
+      <c r="G625" s="13"/>
+      <c r="H625" s="13"/>
+    </row>
+    <row r="627" spans="1:10">
+      <c r="A627" s="14" t="s">
+        <v>431</v>
+      </c>
+      <c r="B627" s="14"/>
+      <c r="C627" s="14"/>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B628" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C628" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="17">
+        <v>282025</v>
+      </c>
+      <c r="B629" s="17" t="s">
+        <v>432</v>
+      </c>
+      <c r="C629" s="18" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10">
+      <c r="A631" s="19" t="s">
+        <v>433</v>
+      </c>
+      <c r="B631" s="19"/>
+      <c r="C631" s="19"/>
+      <c r="D631" s="19"/>
+      <c r="E631" s="19"/>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B632" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C632" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D632" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E632" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B633" s="22" t="s">
+        <v>434</v>
+      </c>
+      <c r="C633" s="22" t="s">
+        <v>343</v>
+      </c>
+      <c r="D633" s="23" t="s">
+        <v>435</v>
+      </c>
+      <c r="E633" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10">
+      <c r="A634" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B634" s="26" t="s">
+        <v>434</v>
+      </c>
+      <c r="C634" s="26" t="s">
+        <v>436</v>
+      </c>
+      <c r="D634" s="27" t="s">
+        <v>437</v>
+      </c>
+      <c r="E634" s="26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10">
+      <c r="A635" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B635" s="22" t="s">
+        <v>434</v>
+      </c>
+      <c r="C635" s="22" t="s">
+        <v>343</v>
+      </c>
+      <c r="D635" s="23" t="s">
+        <v>438</v>
+      </c>
+      <c r="E635" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10">
+      <c r="A638" s="7"/>
+    </row>
+    <row r="640" spans="1:10">
+      <c r="A640" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="B640" s="2"/>
+      <c r="C640" s="2"/>
+      <c r="D640" s="2"/>
+      <c r="E640" s="2"/>
+      <c r="F640" s="2"/>
+      <c r="G640" s="2"/>
+      <c r="H640" s="2"/>
+      <c r="I640" s="2"/>
+      <c r="J640" s="2"/>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B641" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C641" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D641" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E641" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F641" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G641" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H641" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I641" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J641" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10">
+      <c r="A642" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B642" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C642" s="3"/>
+      <c r="D642" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E642" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="F642" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G642" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H642" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="I642" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J642" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10">
+      <c r="A644" t="s">
         <v>20</v>
       </c>
-      <c r="B606" t="s">
-[...2 lines deleted...]
-      <c r="C606" t="s">
+      <c r="B644" t="s">
+        <v>440</v>
+      </c>
+      <c r="C644" t="s">
         <v>21</v>
       </c>
-      <c r="D606" t="s">
-[...2 lines deleted...]
-      <c r="E606" t="s">
+      <c r="D644" t="s">
+        <v>442</v>
+      </c>
+      <c r="E644" t="s">
         <v>5</v>
       </c>
-      <c r="F606" t="s">
-[...2 lines deleted...]
-      <c r="G606" t="s">
+      <c r="F644" t="s">
+        <v>270</v>
+      </c>
+      <c r="G644" t="s">
         <v>7</v>
       </c>
-      <c r="H606" t="s">
-[...4 lines deleted...]
-      <c r="A607" t="s">
+      <c r="H644" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" t="s">
         <v>9</v>
       </c>
-      <c r="B607" t="s">
-[...2 lines deleted...]
-      <c r="C607" t="s">
+      <c r="B645" t="s">
+        <v>281</v>
+      </c>
+      <c r="C645" t="s">
         <v>23</v>
       </c>
-      <c r="D607" t="s">
-[...2 lines deleted...]
-      <c r="E607" t="s">
+      <c r="D645" t="s">
+        <v>274</v>
+      </c>
+      <c r="E645" t="s">
         <v>25</v>
       </c>
-      <c r="F607" t="s">
-[...2 lines deleted...]
-      <c r="G607" t="s">
+      <c r="F645" t="s">
+        <v>285</v>
+      </c>
+      <c r="G645" t="s">
         <v>8</v>
       </c>
-      <c r="H607" t="s">
+      <c r="H645" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="608" spans="1:10">
-      <c r="A608" t="s">
+    <row r="646" spans="1:10">
+      <c r="A646" t="s">
         <v>26</v>
       </c>
-      <c r="B608" t="s">
-[...2 lines deleted...]
-      <c r="C608" t="s">
+      <c r="B646" t="s">
+        <v>44</v>
+      </c>
+      <c r="C646" t="s">
         <v>27</v>
       </c>
-      <c r="D608" t="s">
-[...2 lines deleted...]
-      <c r="E608" t="s">
+      <c r="D646" t="s">
+        <v>44</v>
+      </c>
+      <c r="E646" t="s">
         <v>29</v>
       </c>
-      <c r="F608" t="s">
-[...2 lines deleted...]
-      <c r="G608" t="s">
+      <c r="F646" t="s">
+        <v>28</v>
+      </c>
+      <c r="G646" t="s">
         <v>30</v>
       </c>
-      <c r="H608" t="s">
-[...95 lines deleted...]
-      <c r="H615" s="6" t="s">
+      <c r="H646" t="s">
         <v>28</v>
       </c>
-    </row>
-[...370 lines deleted...]
-      <c r="J645" s="6"/>
     </row>
     <row r="647" spans="1:10">
       <c r="A647" t="s">
+        <v>31</v>
+      </c>
+      <c r="B647" t="s">
+        <v>28</v>
+      </c>
+      <c r="C647" t="s">
+        <v>32</v>
+      </c>
+      <c r="D647" t="s">
+        <v>33</v>
+      </c>
+      <c r="E647" t="s">
+        <v>6</v>
+      </c>
+      <c r="F647" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10">
+      <c r="A650" s="7"/>
+    </row>
+    <row r="652" spans="1:10">
+      <c r="A652" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="B652" s="2"/>
+      <c r="C652" s="2"/>
+      <c r="D652" s="2"/>
+      <c r="E652" s="2"/>
+      <c r="F652" s="2"/>
+      <c r="G652" s="2"/>
+      <c r="H652" s="2"/>
+      <c r="I652" s="2"/>
+      <c r="J652" s="2"/>
+    </row>
+    <row r="653" spans="1:10">
+      <c r="A653" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B653" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C653" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D653" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E653" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F653" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G653" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H653" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I653" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J653" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="654" spans="1:10">
+      <c r="A654" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B654" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="C654" s="3"/>
+      <c r="D654" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="E654" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="F654" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G654" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H654" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="I654" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="J654" s="6"/>
+    </row>
+    <row r="656" spans="1:10">
+      <c r="A656" t="s">
         <v>20</v>
       </c>
-      <c r="B647" t="s">
-[...2 lines deleted...]
-      <c r="C647" t="s">
+      <c r="B656" t="s">
+        <v>446</v>
+      </c>
+      <c r="C656" t="s">
         <v>21</v>
       </c>
-      <c r="D647" t="s">
-[...2 lines deleted...]
-      <c r="E647" t="s">
+      <c r="D656" t="s">
+        <v>448</v>
+      </c>
+      <c r="E656" t="s">
         <v>5</v>
       </c>
-      <c r="F647" t="s">
-[...2 lines deleted...]
-      <c r="G647" t="s">
+      <c r="F656" t="s">
+        <v>445</v>
+      </c>
+      <c r="G656" t="s">
         <v>7</v>
       </c>
-      <c r="H647" t="s">
+      <c r="H656" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="648" spans="1:10">
-      <c r="A648" t="s">
+    <row r="657" spans="1:10">
+      <c r="A657" t="s">
         <v>9</v>
       </c>
-      <c r="B648" t="s">
-[...2 lines deleted...]
-      <c r="C648" t="s">
+      <c r="B657" t="s">
+        <v>280</v>
+      </c>
+      <c r="C657" t="s">
         <v>23</v>
       </c>
-      <c r="D648" t="s">
-[...2 lines deleted...]
-      <c r="E648" t="s">
+      <c r="D657" t="s">
+        <v>220</v>
+      </c>
+      <c r="E657" t="s">
         <v>25</v>
       </c>
-      <c r="F648" t="s">
-[...2 lines deleted...]
-      <c r="G648" t="s">
+      <c r="F657" t="s">
+        <v>353</v>
+      </c>
+      <c r="G657" t="s">
         <v>8</v>
       </c>
-      <c r="H648" t="s">
-[...4 lines deleted...]
-      <c r="A649" t="s">
+      <c r="H657" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10">
+      <c r="A658" t="s">
         <v>26</v>
       </c>
-      <c r="B649" t="s">
-[...2 lines deleted...]
-      <c r="C649" t="s">
+      <c r="B658" t="s">
+        <v>447</v>
+      </c>
+      <c r="C658" t="s">
         <v>27</v>
       </c>
-      <c r="D649" t="s">
+      <c r="D658" t="s">
         <v>28</v>
       </c>
-      <c r="E649" t="s">
+      <c r="E658" t="s">
         <v>29</v>
       </c>
-      <c r="F649" t="s">
+      <c r="F658" t="s">
         <v>28</v>
       </c>
-      <c r="G649" t="s">
+      <c r="G658" t="s">
         <v>30</v>
       </c>
-      <c r="H649" t="s">
+      <c r="H658" t="s">
         <v>28</v>
-      </c>
-[...97 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="659" spans="1:10">
       <c r="A659" t="s">
+        <v>31</v>
+      </c>
+      <c r="B659" t="s">
+        <v>28</v>
+      </c>
+      <c r="C659" t="s">
+        <v>32</v>
+      </c>
+      <c r="D659" t="s">
+        <v>33</v>
+      </c>
+      <c r="E659" t="s">
+        <v>6</v>
+      </c>
+      <c r="F659" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10">
+      <c r="A662" s="7"/>
+    </row>
+    <row r="664" spans="1:10">
+      <c r="A664" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="B664" s="2"/>
+      <c r="C664" s="2"/>
+      <c r="D664" s="2"/>
+      <c r="E664" s="2"/>
+      <c r="F664" s="2"/>
+      <c r="G664" s="2"/>
+      <c r="H664" s="2"/>
+      <c r="I664" s="2"/>
+      <c r="J664" s="2"/>
+    </row>
+    <row r="665" spans="1:10">
+      <c r="A665" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B665" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C665" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D665" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E665" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F665" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G665" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H665" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I665" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J665" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="666" spans="1:10">
+      <c r="A666" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B666" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="C666" s="3"/>
+      <c r="D666" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E666" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="F666" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G666" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H666" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I666" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="J666" s="6" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="668" spans="1:10">
+      <c r="A668" t="s">
         <v>20</v>
       </c>
-      <c r="B659" t="s">
-[...2 lines deleted...]
-      <c r="C659" t="s">
+      <c r="B668" t="s">
+        <v>450</v>
+      </c>
+      <c r="C668" t="s">
         <v>21</v>
       </c>
-      <c r="D659" t="s">
-[...2 lines deleted...]
-      <c r="E659" t="s">
+      <c r="D668" t="s">
+        <v>452</v>
+      </c>
+      <c r="E668" t="s">
         <v>5</v>
       </c>
-      <c r="F659" t="s">
-[...2 lines deleted...]
-      <c r="G659" t="s">
+      <c r="F668" t="s">
+        <v>270</v>
+      </c>
+      <c r="G668" t="s">
         <v>7</v>
       </c>
-      <c r="H659" t="s">
-[...4 lines deleted...]
-      <c r="A660" t="s">
+      <c r="H668" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10">
+      <c r="A669" t="s">
         <v>9</v>
       </c>
-      <c r="B660" t="s">
+      <c r="B669" t="s">
         <v>18</v>
       </c>
-      <c r="C660" t="s">
+      <c r="C669" t="s">
         <v>23</v>
       </c>
-      <c r="D660" t="s">
-[...2 lines deleted...]
-      <c r="E660" t="s">
+      <c r="D669" t="s">
+        <v>220</v>
+      </c>
+      <c r="E669" t="s">
         <v>25</v>
       </c>
-      <c r="F660" t="s">
+      <c r="F669" t="s">
         <v>47</v>
       </c>
-      <c r="G660" t="s">
+      <c r="G669" t="s">
         <v>8</v>
       </c>
-      <c r="H660" t="s">
-[...4 lines deleted...]
-      <c r="A661" t="s">
+      <c r="H669" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10">
+      <c r="A670" t="s">
         <v>26</v>
       </c>
-      <c r="B661" t="s">
-[...2 lines deleted...]
-      <c r="C661" t="s">
+      <c r="B670" t="s">
+        <v>451</v>
+      </c>
+      <c r="C670" t="s">
         <v>27</v>
       </c>
-      <c r="D661" t="s">
-[...2 lines deleted...]
-      <c r="E661" t="s">
+      <c r="D670" t="s">
+        <v>451</v>
+      </c>
+      <c r="E670" t="s">
         <v>29</v>
       </c>
-      <c r="F661" t="s">
+      <c r="F670" t="s">
         <v>28</v>
       </c>
-      <c r="G661" t="s">
+      <c r="G670" t="s">
         <v>30</v>
       </c>
-      <c r="H661" t="s">
+      <c r="H670" t="s">
         <v>28</v>
-      </c>
-[...97 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" t="s">
+        <v>31</v>
+      </c>
+      <c r="B671" t="s">
+        <v>28</v>
+      </c>
+      <c r="C671" t="s">
+        <v>32</v>
+      </c>
+      <c r="D671" t="s">
+        <v>33</v>
+      </c>
+      <c r="E671" t="s">
+        <v>6</v>
+      </c>
+      <c r="F671" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10">
+      <c r="A674" s="7"/>
+    </row>
+    <row r="676" spans="1:10">
+      <c r="A676" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B676" s="2"/>
+      <c r="C676" s="2"/>
+      <c r="D676" s="2"/>
+      <c r="E676" s="2"/>
+      <c r="F676" s="2"/>
+      <c r="G676" s="2"/>
+      <c r="H676" s="2"/>
+      <c r="I676" s="2"/>
+      <c r="J676" s="2"/>
+    </row>
+    <row r="677" spans="1:10">
+      <c r="A677" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B677" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C677" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D677" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E677" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F677" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G677" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H677" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I677" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J677" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10">
+      <c r="A678" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="B678" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="C678" s="3"/>
+      <c r="D678" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E678" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="F678" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G678" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H678" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I678" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="J678" s="6" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" t="s">
         <v>20</v>
       </c>
-      <c r="B671" t="s">
-[...2 lines deleted...]
-      <c r="C671" t="s">
+      <c r="B680" t="s">
+        <v>455</v>
+      </c>
+      <c r="C680" t="s">
         <v>21</v>
       </c>
-      <c r="D671" t="s">
-[...2 lines deleted...]
-      <c r="E671" t="s">
+      <c r="D680" t="s">
+        <v>457</v>
+      </c>
+      <c r="E680" t="s">
         <v>5</v>
       </c>
-      <c r="F671" t="s">
-[...2 lines deleted...]
-      <c r="G671" t="s">
+      <c r="F680" t="s">
+        <v>215</v>
+      </c>
+      <c r="G680" t="s">
         <v>7</v>
       </c>
-      <c r="H671" t="s">
-[...4 lines deleted...]
-      <c r="A672" t="s">
+      <c r="H680" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10">
+      <c r="A681" t="s">
         <v>9</v>
       </c>
-      <c r="B672" t="s">
+      <c r="B681" t="s">
         <v>18</v>
       </c>
-      <c r="C672" t="s">
+      <c r="C681" t="s">
         <v>23</v>
       </c>
-      <c r="D672" t="s">
-[...2 lines deleted...]
-      <c r="E672" t="s">
+      <c r="D681" t="s">
+        <v>458</v>
+      </c>
+      <c r="E681" t="s">
         <v>25</v>
       </c>
-      <c r="F672" t="s">
+      <c r="F681" t="s">
         <v>47</v>
       </c>
-      <c r="G672" t="s">
+      <c r="G681" t="s">
         <v>8</v>
       </c>
-      <c r="H672" t="s">
-[...4 lines deleted...]
-      <c r="A673" t="s">
+      <c r="H681" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10">
+      <c r="A682" t="s">
         <v>26</v>
       </c>
-      <c r="B673" t="s">
-[...2 lines deleted...]
-      <c r="C673" t="s">
+      <c r="B682" t="s">
+        <v>456</v>
+      </c>
+      <c r="C682" t="s">
         <v>27</v>
       </c>
-      <c r="D673" t="s">
-[...2 lines deleted...]
-      <c r="E673" t="s">
+      <c r="D682" t="s">
+        <v>456</v>
+      </c>
+      <c r="E682" t="s">
         <v>29</v>
       </c>
-      <c r="F673" t="s">
+      <c r="F682" t="s">
         <v>28</v>
       </c>
-      <c r="G673" t="s">
+      <c r="G682" t="s">
         <v>30</v>
       </c>
-      <c r="H673" t="s">
+      <c r="H682" t="s">
         <v>28</v>
-      </c>
-[...97 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" t="s">
+        <v>31</v>
+      </c>
+      <c r="B683" t="s">
+        <v>28</v>
+      </c>
+      <c r="C683" t="s">
+        <v>32</v>
+      </c>
+      <c r="D683" t="s">
+        <v>33</v>
+      </c>
+      <c r="E683" t="s">
+        <v>6</v>
+      </c>
+      <c r="F683" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10">
+      <c r="A686" s="7"/>
+    </row>
+    <row r="688" spans="1:10">
+      <c r="A688" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="B688" s="2"/>
+      <c r="C688" s="2"/>
+      <c r="D688" s="2"/>
+      <c r="E688" s="2"/>
+      <c r="F688" s="2"/>
+      <c r="G688" s="2"/>
+      <c r="H688" s="2"/>
+      <c r="I688" s="2"/>
+      <c r="J688" s="2"/>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B689" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C689" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D689" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E689" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F689" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G689" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H689" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I689" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J689" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="690" spans="1:10">
+      <c r="A690" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="B690" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="C690" s="3"/>
+      <c r="D690" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E690" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="F690" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G690" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H690" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I690" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="J690" s="6" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="692" spans="1:10">
+      <c r="A692" t="s">
         <v>20</v>
       </c>
-      <c r="B683" t="s">
-[...2 lines deleted...]
-      <c r="C683" t="s">
+      <c r="B692" t="s">
+        <v>460</v>
+      </c>
+      <c r="C692" t="s">
         <v>21</v>
       </c>
-      <c r="D683" t="s">
-[...2 lines deleted...]
-      <c r="E683" t="s">
+      <c r="D692" t="s">
+        <v>461</v>
+      </c>
+      <c r="E692" t="s">
         <v>5</v>
       </c>
-      <c r="F683" t="s">
-[...2 lines deleted...]
-      <c r="G683" t="s">
+      <c r="F692" t="s">
+        <v>215</v>
+      </c>
+      <c r="G692" t="s">
         <v>7</v>
       </c>
-      <c r="H683" t="s">
-[...4 lines deleted...]
-      <c r="A684" t="s">
+      <c r="H692" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10">
+      <c r="A693" t="s">
         <v>9</v>
       </c>
-      <c r="B684" t="s">
+      <c r="B693" t="s">
         <v>18</v>
       </c>
-      <c r="C684" t="s">
+      <c r="C693" t="s">
         <v>23</v>
       </c>
-      <c r="D684" t="s">
-[...2 lines deleted...]
-      <c r="E684" t="s">
+      <c r="D693" t="s">
+        <v>220</v>
+      </c>
+      <c r="E693" t="s">
         <v>25</v>
       </c>
-      <c r="F684" t="s">
+      <c r="F693" t="s">
         <v>47</v>
       </c>
-      <c r="G684" t="s">
+      <c r="G693" t="s">
         <v>8</v>
       </c>
-      <c r="H684" t="s">
-[...4 lines deleted...]
-      <c r="A685" t="s">
+      <c r="H693" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="694" spans="1:10">
+      <c r="A694" t="s">
         <v>26</v>
       </c>
-      <c r="B685" t="s">
-[...2 lines deleted...]
-      <c r="C685" t="s">
+      <c r="B694" t="s">
+        <v>272</v>
+      </c>
+      <c r="C694" t="s">
         <v>27</v>
       </c>
-      <c r="D685" t="s">
-[...2 lines deleted...]
-      <c r="E685" t="s">
+      <c r="D694" t="s">
+        <v>272</v>
+      </c>
+      <c r="E694" t="s">
         <v>29</v>
       </c>
-      <c r="F685" t="s">
+      <c r="F694" t="s">
         <v>28</v>
       </c>
-      <c r="G685" t="s">
+      <c r="G694" t="s">
         <v>30</v>
       </c>
-      <c r="H685" t="s">
+      <c r="H694" t="s">
         <v>28</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="J693" s="6"/>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" t="s">
+        <v>31</v>
+      </c>
+      <c r="B695" t="s">
+        <v>28</v>
+      </c>
+      <c r="C695" t="s">
+        <v>32</v>
+      </c>
+      <c r="D695" t="s">
+        <v>33</v>
+      </c>
+      <c r="E695" t="s">
+        <v>6</v>
+      </c>
+      <c r="F695" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="698" spans="1:10">
+      <c r="A698" s="7"/>
+    </row>
+    <row r="700" spans="1:10">
+      <c r="A700" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="B700" s="2"/>
+      <c r="C700" s="2"/>
+      <c r="D700" s="2"/>
+      <c r="E700" s="2"/>
+      <c r="F700" s="2"/>
+      <c r="G700" s="2"/>
+      <c r="H700" s="2"/>
+      <c r="I700" s="2"/>
+      <c r="J700" s="2"/>
+    </row>
+    <row r="701" spans="1:10">
+      <c r="A701" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B701" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C701" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D701" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E701" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F701" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G701" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H701" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I701" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J701" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10">
+      <c r="A702" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="B702" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="C702" s="3"/>
+      <c r="D702" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="E702" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="F702" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G702" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H702" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="I702" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="J702" s="6"/>
+    </row>
+    <row r="704" spans="1:10">
+      <c r="A704" t="s">
         <v>20</v>
       </c>
-      <c r="B695" t="s">
-[...2 lines deleted...]
-      <c r="C695" t="s">
+      <c r="B704" t="s">
+        <v>464</v>
+      </c>
+      <c r="C704" t="s">
         <v>21</v>
       </c>
-      <c r="D695" t="s">
-[...2 lines deleted...]
-      <c r="E695" t="s">
+      <c r="D704" t="s">
+        <v>467</v>
+      </c>
+      <c r="E704" t="s">
         <v>5</v>
       </c>
-      <c r="F695" t="s">
-[...2 lines deleted...]
-      <c r="G695" t="s">
+      <c r="F704" t="s">
+        <v>454</v>
+      </c>
+      <c r="G704" t="s">
         <v>7</v>
       </c>
-      <c r="H695" t="s">
+      <c r="H704" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="696" spans="1:10">
-      <c r="A696" t="s">
+    <row r="705" spans="1:10">
+      <c r="A705" t="s">
         <v>9</v>
       </c>
-      <c r="B696" t="s">
-[...2 lines deleted...]
-      <c r="C696" t="s">
+      <c r="B705" t="s">
+        <v>280</v>
+      </c>
+      <c r="C705" t="s">
         <v>23</v>
       </c>
-      <c r="D696" t="s">
-[...2 lines deleted...]
-      <c r="E696" t="s">
+      <c r="D705" t="s">
+        <v>220</v>
+      </c>
+      <c r="E705" t="s">
         <v>25</v>
       </c>
-      <c r="F696" t="s">
+      <c r="F705" t="s">
         <v>47</v>
       </c>
-      <c r="G696" t="s">
+      <c r="G705" t="s">
         <v>8</v>
       </c>
-      <c r="H696" t="s">
-[...4 lines deleted...]
-      <c r="A697" t="s">
+      <c r="H705" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10">
+      <c r="A706" t="s">
         <v>26</v>
       </c>
-      <c r="B697" t="s">
-[...2 lines deleted...]
-      <c r="C697" t="s">
+      <c r="B706" t="s">
+        <v>466</v>
+      </c>
+      <c r="C706" t="s">
         <v>27</v>
       </c>
-      <c r="D697" t="s">
+      <c r="D706" t="s">
         <v>28</v>
       </c>
-      <c r="E697" t="s">
+      <c r="E706" t="s">
         <v>29</v>
       </c>
-      <c r="F697" t="s">
+      <c r="F706" t="s">
         <v>28</v>
       </c>
-      <c r="G697" t="s">
+      <c r="G706" t="s">
         <v>30</v>
       </c>
-      <c r="H697" t="s">
+      <c r="H706" t="s">
         <v>28</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="J705" s="6"/>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" t="s">
+        <v>31</v>
+      </c>
+      <c r="B707" t="s">
+        <v>28</v>
+      </c>
+      <c r="C707" t="s">
+        <v>32</v>
+      </c>
+      <c r="D707" t="s">
+        <v>33</v>
+      </c>
+      <c r="E707" t="s">
+        <v>6</v>
+      </c>
+      <c r="F707" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="710" spans="1:10">
+      <c r="A710" s="7"/>
+    </row>
+    <row r="712" spans="1:10">
+      <c r="A712" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B712" s="2"/>
+      <c r="C712" s="2"/>
+      <c r="D712" s="2"/>
+      <c r="E712" s="2"/>
+      <c r="F712" s="2"/>
+      <c r="G712" s="2"/>
+      <c r="H712" s="2"/>
+      <c r="I712" s="2"/>
+      <c r="J712" s="2"/>
+    </row>
+    <row r="713" spans="1:10">
+      <c r="A713" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B713" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C713" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D713" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E713" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F713" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G713" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H713" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I713" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J713" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="714" spans="1:10">
+      <c r="A714" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="B714" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="C714" s="3"/>
+      <c r="D714" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E714" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="F714" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G714" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H714" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="I714" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="J714" s="6"/>
+    </row>
+    <row r="716" spans="1:10">
+      <c r="A716" t="s">
         <v>20</v>
       </c>
-      <c r="B707" t="s">
+      <c r="B716" t="s">
+        <v>469</v>
+      </c>
+      <c r="C716" t="s">
+        <v>21</v>
+      </c>
+      <c r="D716" t="s">
+        <v>471</v>
+      </c>
+      <c r="E716" t="s">
+        <v>5</v>
+      </c>
+      <c r="F716" t="s">
+        <v>215</v>
+      </c>
+      <c r="G716" t="s">
+        <v>7</v>
+      </c>
+      <c r="H716" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10">
+      <c r="A717" t="s">
+        <v>9</v>
+      </c>
+      <c r="B717" t="s">
+        <v>280</v>
+      </c>
+      <c r="C717" t="s">
+        <v>23</v>
+      </c>
+      <c r="D717" t="s">
         <v>458</v>
       </c>
-      <c r="C707" t="s">
-[...31 lines deleted...]
-      <c r="E708" t="s">
+      <c r="E717" t="s">
         <v>25</v>
       </c>
-      <c r="F708" t="s">
+      <c r="F717" t="s">
         <v>47</v>
       </c>
-      <c r="G708" t="s">
+      <c r="G717" t="s">
         <v>8</v>
       </c>
-      <c r="H708" t="s">
+      <c r="H717" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="709" spans="1:10">
-      <c r="A709" t="s">
+    <row r="718" spans="1:10">
+      <c r="A718" t="s">
         <v>26</v>
       </c>
-      <c r="B709" t="s">
-[...2 lines deleted...]
-      <c r="C709" t="s">
+      <c r="B718" t="s">
+        <v>470</v>
+      </c>
+      <c r="C718" t="s">
         <v>27</v>
       </c>
-      <c r="D709" t="s">
+      <c r="D718" t="s">
         <v>28</v>
       </c>
-      <c r="E709" t="s">
+      <c r="E718" t="s">
         <v>29</v>
       </c>
-      <c r="F709" t="s">
+      <c r="F718" t="s">
         <v>28</v>
       </c>
-      <c r="G709" t="s">
+      <c r="G718" t="s">
         <v>30</v>
       </c>
-      <c r="H709" t="s">
+      <c r="H718" t="s">
         <v>28</v>
-      </c>
-[...97 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="719" spans="1:10">
       <c r="A719" t="s">
+        <v>31</v>
+      </c>
+      <c r="B719" t="s">
+        <v>28</v>
+      </c>
+      <c r="C719" t="s">
+        <v>32</v>
+      </c>
+      <c r="D719" t="s">
+        <v>33</v>
+      </c>
+      <c r="E719" t="s">
+        <v>6</v>
+      </c>
+      <c r="F719" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10">
+      <c r="A722" s="7"/>
+    </row>
+    <row r="724" spans="1:10">
+      <c r="A724" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="B724" s="2"/>
+      <c r="C724" s="2"/>
+      <c r="D724" s="2"/>
+      <c r="E724" s="2"/>
+      <c r="F724" s="2"/>
+      <c r="G724" s="2"/>
+      <c r="H724" s="2"/>
+      <c r="I724" s="2"/>
+      <c r="J724" s="2"/>
+    </row>
+    <row r="725" spans="1:10">
+      <c r="A725" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B725" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C725" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D725" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E725" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F725" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G725" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H725" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I725" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J725" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="726" spans="1:10">
+      <c r="A726" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B726" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C726" s="3"/>
+      <c r="D726" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E726" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="F726" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G726" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H726" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="I726" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J726" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="A728" t="s">
         <v>20</v>
       </c>
-      <c r="B719" t="s">
-[...2 lines deleted...]
-      <c r="C719" t="s">
+      <c r="B728" t="s">
+        <v>474</v>
+      </c>
+      <c r="C728" t="s">
         <v>21</v>
       </c>
-      <c r="D719" t="s">
-[...2 lines deleted...]
-      <c r="E719" t="s">
+      <c r="D728" t="s">
+        <v>476</v>
+      </c>
+      <c r="E728" t="s">
         <v>5</v>
       </c>
-      <c r="F719" t="s">
-[...2 lines deleted...]
-      <c r="G719" t="s">
+      <c r="F728" t="s">
+        <v>270</v>
+      </c>
+      <c r="G728" t="s">
         <v>7</v>
       </c>
-      <c r="H719" t="s">
-[...4 lines deleted...]
-      <c r="A720" t="s">
+      <c r="H728" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="729" spans="1:10">
+      <c r="A729" t="s">
         <v>9</v>
       </c>
-      <c r="B720" t="s">
-[...2 lines deleted...]
-      <c r="C720" t="s">
+      <c r="B729" t="s">
+        <v>281</v>
+      </c>
+      <c r="C729" t="s">
         <v>23</v>
       </c>
-      <c r="D720" t="s">
-[...2 lines deleted...]
-      <c r="E720" t="s">
+      <c r="D729" t="s">
+        <v>274</v>
+      </c>
+      <c r="E729" t="s">
         <v>25</v>
       </c>
-      <c r="F720" t="s">
-[...2 lines deleted...]
-      <c r="G720" t="s">
+      <c r="F729" t="s">
+        <v>293</v>
+      </c>
+      <c r="G729" t="s">
         <v>8</v>
       </c>
-      <c r="H720" t="s">
+      <c r="H729" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="721" spans="1:10">
-      <c r="A721" t="s">
+    <row r="730" spans="1:10">
+      <c r="A730" t="s">
         <v>26</v>
       </c>
-      <c r="B721" t="s">
+      <c r="B730" t="s">
         <v>43</v>
       </c>
-      <c r="C721" t="s">
+      <c r="C730" t="s">
         <v>27</v>
       </c>
-      <c r="D721" t="s">
+      <c r="D730" t="s">
         <v>43</v>
       </c>
-      <c r="E721" t="s">
+      <c r="E730" t="s">
         <v>29</v>
       </c>
-      <c r="F721" t="s">
+      <c r="F730" t="s">
         <v>28</v>
       </c>
-      <c r="G721" t="s">
+      <c r="G730" t="s">
         <v>30</v>
       </c>
-      <c r="H721" t="s">
+      <c r="H730" t="s">
         <v>28</v>
-      </c>
-[...97 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" t="s">
+        <v>31</v>
+      </c>
+      <c r="B731" t="s">
+        <v>28</v>
+      </c>
+      <c r="C731" t="s">
+        <v>32</v>
+      </c>
+      <c r="D731" t="s">
+        <v>33</v>
+      </c>
+      <c r="E731" t="s">
+        <v>6</v>
+      </c>
+      <c r="F731" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="734" spans="1:10">
+      <c r="A734" s="7"/>
+    </row>
+    <row r="736" spans="1:10">
+      <c r="A736" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="B736" s="2"/>
+      <c r="C736" s="2"/>
+      <c r="D736" s="2"/>
+      <c r="E736" s="2"/>
+      <c r="F736" s="2"/>
+      <c r="G736" s="2"/>
+      <c r="H736" s="2"/>
+      <c r="I736" s="2"/>
+      <c r="J736" s="2"/>
+    </row>
+    <row r="737" spans="1:10">
+      <c r="A737" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B737" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C737" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D737" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E737" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F737" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G737" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H737" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I737" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J737" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="738" spans="1:10">
+      <c r="A738" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B738" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C738" s="3"/>
+      <c r="D738" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E738" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="F738" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G738" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H738" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="I738" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J738" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="740" spans="1:10">
+      <c r="A740" t="s">
         <v>20</v>
       </c>
-      <c r="B731" t="s">
-[...2 lines deleted...]
-      <c r="C731" t="s">
+      <c r="B740" t="s">
+        <v>474</v>
+      </c>
+      <c r="C740" t="s">
         <v>21</v>
       </c>
-      <c r="D731" t="s">
-[...2 lines deleted...]
-      <c r="E731" t="s">
+      <c r="D740" t="s">
+        <v>476</v>
+      </c>
+      <c r="E740" t="s">
         <v>5</v>
       </c>
-      <c r="F731" t="s">
-[...2 lines deleted...]
-      <c r="G731" t="s">
+      <c r="F740" t="s">
+        <v>270</v>
+      </c>
+      <c r="G740" t="s">
         <v>7</v>
       </c>
-      <c r="H731" t="s">
-[...4 lines deleted...]
-      <c r="A732" t="s">
+      <c r="H740" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="741" spans="1:10">
+      <c r="A741" t="s">
         <v>9</v>
       </c>
-      <c r="B732" t="s">
-[...2 lines deleted...]
-      <c r="C732" t="s">
+      <c r="B741" t="s">
+        <v>281</v>
+      </c>
+      <c r="C741" t="s">
         <v>23</v>
       </c>
-      <c r="D732" t="s">
-[...2 lines deleted...]
-      <c r="E732" t="s">
+      <c r="D741" t="s">
+        <v>274</v>
+      </c>
+      <c r="E741" t="s">
         <v>25</v>
       </c>
-      <c r="F732" t="s">
-[...2 lines deleted...]
-      <c r="G732" t="s">
+      <c r="F741" t="s">
+        <v>285</v>
+      </c>
+      <c r="G741" t="s">
         <v>8</v>
       </c>
-      <c r="H732" t="s">
+      <c r="H741" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="733" spans="1:10">
-      <c r="A733" t="s">
+    <row r="742" spans="1:10">
+      <c r="A742" t="s">
         <v>26</v>
       </c>
-      <c r="B733" t="s">
+      <c r="B742" t="s">
         <v>43</v>
       </c>
-      <c r="C733" t="s">
+      <c r="C742" t="s">
         <v>27</v>
       </c>
-      <c r="D733" t="s">
+      <c r="D742" t="s">
         <v>43</v>
       </c>
-      <c r="E733" t="s">
+      <c r="E742" t="s">
         <v>29</v>
       </c>
-      <c r="F733" t="s">
+      <c r="F742" t="s">
         <v>28</v>
       </c>
-      <c r="G733" t="s">
+      <c r="G742" t="s">
         <v>30</v>
       </c>
-      <c r="H733" t="s">
+      <c r="H742" t="s">
         <v>28</v>
-      </c>
-[...97 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" t="s">
+        <v>31</v>
+      </c>
+      <c r="B743" t="s">
+        <v>28</v>
+      </c>
+      <c r="C743" t="s">
+        <v>32</v>
+      </c>
+      <c r="D743" t="s">
+        <v>33</v>
+      </c>
+      <c r="E743" t="s">
+        <v>6</v>
+      </c>
+      <c r="F743" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="746" spans="1:10">
+      <c r="A746" s="7"/>
+    </row>
+    <row r="748" spans="1:10">
+      <c r="A748" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="B748" s="2"/>
+      <c r="C748" s="2"/>
+      <c r="D748" s="2"/>
+      <c r="E748" s="2"/>
+      <c r="F748" s="2"/>
+      <c r="G748" s="2"/>
+      <c r="H748" s="2"/>
+      <c r="I748" s="2"/>
+      <c r="J748" s="2"/>
+    </row>
+    <row r="749" spans="1:10">
+      <c r="A749" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B749" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C749" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D749" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E749" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F749" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G749" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H749" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I749" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J749" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="750" spans="1:10">
+      <c r="A750" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B750" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C750" s="3"/>
+      <c r="D750" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="E750" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="F750" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G750" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H750" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I750" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="J750" s="6" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="752" spans="1:10">
+      <c r="A752" t="s">
         <v>20</v>
       </c>
-      <c r="B743" t="s">
-[...2 lines deleted...]
-      <c r="C743" t="s">
+      <c r="B752" t="s">
+        <v>480</v>
+      </c>
+      <c r="C752" t="s">
         <v>21</v>
       </c>
-      <c r="D743" t="s">
-[...2 lines deleted...]
-      <c r="E743" t="s">
+      <c r="D752" t="s">
+        <v>482</v>
+      </c>
+      <c r="E752" t="s">
         <v>5</v>
       </c>
-      <c r="F743" t="s">
-[...2 lines deleted...]
-      <c r="G743" t="s">
+      <c r="F752" t="s">
+        <v>479</v>
+      </c>
+      <c r="G752" t="s">
         <v>7</v>
       </c>
-      <c r="H743" t="s">
-[...4 lines deleted...]
-      <c r="A744" t="s">
+      <c r="H752" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="753" spans="1:10">
+      <c r="A753" t="s">
         <v>9</v>
       </c>
-      <c r="B744" t="s">
+      <c r="B753" t="s">
         <v>18</v>
       </c>
-      <c r="C744" t="s">
+      <c r="C753" t="s">
         <v>23</v>
       </c>
-      <c r="D744" t="s">
-[...2 lines deleted...]
-      <c r="E744" t="s">
+      <c r="D753" t="s">
+        <v>220</v>
+      </c>
+      <c r="E753" t="s">
         <v>25</v>
       </c>
-      <c r="F744" t="s">
+      <c r="F753" t="s">
         <v>47</v>
       </c>
-      <c r="G744" t="s">
+      <c r="G753" t="s">
         <v>8</v>
       </c>
-      <c r="H744" t="s">
-[...4 lines deleted...]
-      <c r="A745" t="s">
+      <c r="H753" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="754" spans="1:10">
+      <c r="A754" t="s">
         <v>26</v>
       </c>
-      <c r="B745" t="s">
-[...2 lines deleted...]
-      <c r="C745" t="s">
+      <c r="B754" t="s">
+        <v>351</v>
+      </c>
+      <c r="C754" t="s">
         <v>27</v>
       </c>
-      <c r="D745" t="s">
-[...2 lines deleted...]
-      <c r="E745" t="s">
+      <c r="D754" t="s">
+        <v>351</v>
+      </c>
+      <c r="E754" t="s">
         <v>29</v>
       </c>
-      <c r="F745" t="s">
+      <c r="F754" t="s">
         <v>28</v>
       </c>
-      <c r="G745" t="s">
+      <c r="G754" t="s">
         <v>30</v>
       </c>
-      <c r="H745" t="s">
+      <c r="H754" t="s">
         <v>28</v>
-      </c>
-[...97 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" t="s">
+        <v>31</v>
+      </c>
+      <c r="B755" t="s">
+        <v>28</v>
+      </c>
+      <c r="C755" t="s">
+        <v>32</v>
+      </c>
+      <c r="D755" t="s">
+        <v>33</v>
+      </c>
+      <c r="E755" t="s">
+        <v>6</v>
+      </c>
+      <c r="F755" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="758" spans="1:10">
+      <c r="A758" s="7"/>
+    </row>
+    <row r="760" spans="1:10">
+      <c r="A760" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="B760" s="2"/>
+      <c r="C760" s="2"/>
+      <c r="D760" s="2"/>
+      <c r="E760" s="2"/>
+      <c r="F760" s="2"/>
+      <c r="G760" s="2"/>
+      <c r="H760" s="2"/>
+      <c r="I760" s="2"/>
+      <c r="J760" s="2"/>
+    </row>
+    <row r="761" spans="1:10">
+      <c r="A761" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B761" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C761" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D761" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E761" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F761" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G761" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H761" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I761" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J761" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="762" spans="1:10">
+      <c r="A762" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B762" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="C762" s="3"/>
+      <c r="D762" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E762" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="F762" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G762" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H762" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I762" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="J762" s="6" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="764" spans="1:10">
+      <c r="A764" t="s">
         <v>20</v>
       </c>
-      <c r="B755" t="s">
-[...2 lines deleted...]
-      <c r="C755" t="s">
+      <c r="B764" t="s">
+        <v>484</v>
+      </c>
+      <c r="C764" t="s">
         <v>21</v>
       </c>
-      <c r="D755" t="s">
-[...2 lines deleted...]
-      <c r="E755" t="s">
+      <c r="D764" t="s">
+        <v>487</v>
+      </c>
+      <c r="E764" t="s">
         <v>5</v>
       </c>
-      <c r="F755" t="s">
-[...2 lines deleted...]
-      <c r="G755" t="s">
+      <c r="F764" t="s">
+        <v>215</v>
+      </c>
+      <c r="G764" t="s">
         <v>7</v>
       </c>
-      <c r="H755" t="s">
-[...4 lines deleted...]
-      <c r="A756" t="s">
+      <c r="H764" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="765" spans="1:10">
+      <c r="A765" t="s">
         <v>9</v>
       </c>
-      <c r="B756" t="s">
+      <c r="B765" t="s">
         <v>18</v>
       </c>
-      <c r="C756" t="s">
+      <c r="C765" t="s">
         <v>23</v>
       </c>
-      <c r="D756" t="s">
-[...2 lines deleted...]
-      <c r="E756" t="s">
+      <c r="D765" t="s">
+        <v>220</v>
+      </c>
+      <c r="E765" t="s">
         <v>25</v>
       </c>
-      <c r="F756" t="s">
+      <c r="F765" t="s">
         <v>47</v>
       </c>
-      <c r="G756" t="s">
+      <c r="G765" t="s">
         <v>8</v>
       </c>
-      <c r="H756" t="s">
-[...4 lines deleted...]
-      <c r="A757" t="s">
+      <c r="H765" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="766" spans="1:10">
+      <c r="A766" t="s">
         <v>26</v>
       </c>
-      <c r="B757" t="s">
-[...2 lines deleted...]
-      <c r="C757" t="s">
+      <c r="B766" t="s">
+        <v>486</v>
+      </c>
+      <c r="C766" t="s">
         <v>27</v>
       </c>
-      <c r="D757" t="s">
-[...2 lines deleted...]
-      <c r="E757" t="s">
+      <c r="D766" t="s">
+        <v>486</v>
+      </c>
+      <c r="E766" t="s">
         <v>29</v>
       </c>
-      <c r="F757" t="s">
+      <c r="F766" t="s">
         <v>28</v>
       </c>
-      <c r="G757" t="s">
+      <c r="G766" t="s">
         <v>30</v>
       </c>
-      <c r="H757" t="s">
+      <c r="H766" t="s">
         <v>28</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="J765" s="6"/>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" t="s">
+        <v>31</v>
+      </c>
+      <c r="B767" t="s">
+        <v>28</v>
+      </c>
+      <c r="C767" t="s">
+        <v>32</v>
+      </c>
+      <c r="D767" t="s">
+        <v>33</v>
+      </c>
+      <c r="E767" t="s">
+        <v>6</v>
+      </c>
+      <c r="F767" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="770" spans="1:10">
+      <c r="A770" s="7"/>
+    </row>
+    <row r="772" spans="1:10">
+      <c r="A772" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="B772" s="2"/>
+      <c r="C772" s="2"/>
+      <c r="D772" s="2"/>
+      <c r="E772" s="2"/>
+      <c r="F772" s="2"/>
+      <c r="G772" s="2"/>
+      <c r="H772" s="2"/>
+      <c r="I772" s="2"/>
+      <c r="J772" s="2"/>
+    </row>
+    <row r="773" spans="1:10">
+      <c r="A773" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B773" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C773" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D773" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E773" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F773" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G773" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H773" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I773" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J773" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="774" spans="1:10">
+      <c r="A774" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="B774" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C774" s="3"/>
+      <c r="D774" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="E774" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="F774" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G774" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H774" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="I774" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="J774" s="6"/>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" t="s">
         <v>20</v>
       </c>
-      <c r="B767" t="s">
-[...2 lines deleted...]
-      <c r="C767" t="s">
+      <c r="B776" t="s">
+        <v>489</v>
+      </c>
+      <c r="C776" t="s">
         <v>21</v>
       </c>
-      <c r="D767" t="s">
-[...2 lines deleted...]
-      <c r="E767" t="s">
+      <c r="D776" t="s">
+        <v>491</v>
+      </c>
+      <c r="E776" t="s">
         <v>5</v>
       </c>
-      <c r="F767" t="s">
-[...2 lines deleted...]
-      <c r="G767" t="s">
+      <c r="F776" t="s">
+        <v>454</v>
+      </c>
+      <c r="G776" t="s">
         <v>7</v>
       </c>
-      <c r="H767" t="s">
+      <c r="H776" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="768" spans="1:10">
-      <c r="A768" t="s">
+    <row r="777" spans="1:10">
+      <c r="A777" t="s">
         <v>9</v>
       </c>
-      <c r="B768" t="s">
-[...2 lines deleted...]
-      <c r="C768" t="s">
+      <c r="B777" t="s">
+        <v>280</v>
+      </c>
+      <c r="C777" t="s">
         <v>23</v>
       </c>
-      <c r="D768" t="s">
-[...2 lines deleted...]
-      <c r="E768" t="s">
+      <c r="D777" t="s">
+        <v>220</v>
+      </c>
+      <c r="E777" t="s">
         <v>25</v>
       </c>
-      <c r="F768" t="s">
+      <c r="F777" t="s">
         <v>47</v>
       </c>
-      <c r="G768" t="s">
+      <c r="G777" t="s">
         <v>8</v>
       </c>
-      <c r="H768" t="s">
-[...4 lines deleted...]
-      <c r="A769" t="s">
+      <c r="H777" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="778" spans="1:10">
+      <c r="A778" t="s">
         <v>26</v>
       </c>
-      <c r="B769" t="s">
-[...2 lines deleted...]
-      <c r="C769" t="s">
+      <c r="B778" t="s">
+        <v>490</v>
+      </c>
+      <c r="C778" t="s">
         <v>27</v>
       </c>
-      <c r="D769" t="s">
+      <c r="D778" t="s">
         <v>28</v>
       </c>
-      <c r="E769" t="s">
+      <c r="E778" t="s">
         <v>29</v>
       </c>
-      <c r="F769" t="s">
+      <c r="F778" t="s">
         <v>28</v>
       </c>
-      <c r="G769" t="s">
+      <c r="G778" t="s">
         <v>30</v>
       </c>
-      <c r="H769" t="s">
+      <c r="H778" t="s">
         <v>28</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="J777" s="6"/>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" t="s">
+        <v>31</v>
+      </c>
+      <c r="B779" t="s">
+        <v>28</v>
+      </c>
+      <c r="C779" t="s">
+        <v>32</v>
+      </c>
+      <c r="D779" t="s">
+        <v>33</v>
+      </c>
+      <c r="E779" t="s">
+        <v>6</v>
+      </c>
+      <c r="F779" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="782" spans="1:10">
+      <c r="A782" s="7"/>
+    </row>
+    <row r="784" spans="1:10">
+      <c r="A784" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B784" s="2"/>
+      <c r="C784" s="2"/>
+      <c r="D784" s="2"/>
+      <c r="E784" s="2"/>
+      <c r="F784" s="2"/>
+      <c r="G784" s="2"/>
+      <c r="H784" s="2"/>
+      <c r="I784" s="2"/>
+      <c r="J784" s="2"/>
+    </row>
+    <row r="785" spans="1:10">
+      <c r="A785" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B785" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C785" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D785" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E785" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F785" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G785" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H785" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I785" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J785" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="786" spans="1:10">
+      <c r="A786" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B786" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="C786" s="3"/>
+      <c r="D786" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E786" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="F786" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G786" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H786" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="I786" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="J786" s="6"/>
+    </row>
+    <row r="788" spans="1:10">
+      <c r="A788" t="s">
         <v>20</v>
       </c>
-      <c r="B779" t="s">
-[...2 lines deleted...]
-      <c r="C779" t="s">
+      <c r="B788" t="s">
+        <v>494</v>
+      </c>
+      <c r="C788" t="s">
         <v>21</v>
       </c>
-      <c r="D779" t="s">
-[...2 lines deleted...]
-      <c r="E779" t="s">
+      <c r="D788" t="s">
+        <v>496</v>
+      </c>
+      <c r="E788" t="s">
         <v>5</v>
       </c>
-      <c r="F779" t="s">
-[...2 lines deleted...]
-      <c r="G779" t="s">
+      <c r="F788" t="s">
+        <v>270</v>
+      </c>
+      <c r="G788" t="s">
         <v>7</v>
       </c>
-      <c r="H779" t="s">
+      <c r="H788" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="780" spans="1:10">
-      <c r="A780" t="s">
+    <row r="789" spans="1:10">
+      <c r="A789" t="s">
         <v>9</v>
       </c>
-      <c r="B780" t="s">
-[...2 lines deleted...]
-      <c r="C780" t="s">
+      <c r="B789" t="s">
+        <v>280</v>
+      </c>
+      <c r="C789" t="s">
         <v>23</v>
       </c>
-      <c r="D780" t="s">
-[...2 lines deleted...]
-      <c r="E780" t="s">
+      <c r="D789" t="s">
+        <v>220</v>
+      </c>
+      <c r="E789" t="s">
         <v>25</v>
       </c>
-      <c r="F780" t="s">
+      <c r="F789" t="s">
         <v>47</v>
       </c>
-      <c r="G780" t="s">
+      <c r="G789" t="s">
         <v>8</v>
       </c>
-      <c r="H780" t="s">
-[...4 lines deleted...]
-      <c r="A781" t="s">
+      <c r="H789" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="790" spans="1:10">
+      <c r="A790" t="s">
         <v>26</v>
       </c>
-      <c r="B781" t="s">
-[...2 lines deleted...]
-      <c r="C781" t="s">
+      <c r="B790" t="s">
+        <v>495</v>
+      </c>
+      <c r="C790" t="s">
         <v>27</v>
       </c>
-      <c r="D781" t="s">
+      <c r="D790" t="s">
         <v>28</v>
       </c>
-      <c r="E781" t="s">
+      <c r="E790" t="s">
         <v>29</v>
       </c>
-      <c r="F781" t="s">
+      <c r="F790" t="s">
         <v>28</v>
       </c>
-      <c r="G781" t="s">
+      <c r="G790" t="s">
         <v>30</v>
       </c>
-      <c r="H781" t="s">
+      <c r="H790" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="782" spans="1:10">
-      <c r="A782" t="s">
+    <row r="791" spans="1:10">
+      <c r="A791" t="s">
         <v>31</v>
       </c>
-      <c r="B782" t="s">
+      <c r="B791" t="s">
         <v>28</v>
       </c>
-      <c r="C782" t="s">
+      <c r="C791" t="s">
         <v>32</v>
       </c>
-      <c r="D782" t="s">
+      <c r="D791" t="s">
         <v>33</v>
       </c>
-      <c r="E782" t="s">
+      <c r="E791" t="s">
         <v>6</v>
       </c>
-      <c r="F782" t="s">
-        <v>454</v>
+      <c r="F791" t="s">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A35:H35"/>
     <mergeCell ref="A37:H37"/>
     <mergeCell ref="A40:H40"/>
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="A46:E46"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A53:H53"/>
     <mergeCell ref="A55:C55"/>
     <mergeCell ref="A59:E59"/>
     <mergeCell ref="A63:H63"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A68:C68"/>
     <mergeCell ref="A72:E72"/>
     <mergeCell ref="A76:H76"/>
@@ -12262,183 +12400,186 @@
     <mergeCell ref="A176:E176"/>
     <mergeCell ref="A180:H180"/>
     <mergeCell ref="A183:H183"/>
     <mergeCell ref="A185:C185"/>
     <mergeCell ref="A189:E189"/>
     <mergeCell ref="A193:H193"/>
     <mergeCell ref="A196:H196"/>
     <mergeCell ref="A198:C198"/>
     <mergeCell ref="A202:E202"/>
     <mergeCell ref="A206:H206"/>
     <mergeCell ref="A209:H209"/>
     <mergeCell ref="A211:C211"/>
     <mergeCell ref="A215:E215"/>
     <mergeCell ref="A219:H219"/>
     <mergeCell ref="A222:H222"/>
     <mergeCell ref="A224:C224"/>
     <mergeCell ref="A228:E228"/>
     <mergeCell ref="A232:H232"/>
     <mergeCell ref="A235:H235"/>
     <mergeCell ref="A237:C237"/>
     <mergeCell ref="A241:E241"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A250:C250"/>
     <mergeCell ref="A254:E254"/>
-    <mergeCell ref="A261:J261"/>
-[...95 lines deleted...]
-    <mergeCell ref="A586:C586"/>
+    <mergeCell ref="A258:H258"/>
+    <mergeCell ref="A261:H261"/>
+    <mergeCell ref="A263:C263"/>
+    <mergeCell ref="A270:J270"/>
+    <mergeCell ref="F277:H277"/>
+    <mergeCell ref="A279:H279"/>
+    <mergeCell ref="A281:H281"/>
+    <mergeCell ref="A284:H284"/>
+    <mergeCell ref="A286:C286"/>
+    <mergeCell ref="A290:E290"/>
+    <mergeCell ref="A297:J297"/>
+    <mergeCell ref="F304:H304"/>
+    <mergeCell ref="A306:H306"/>
+    <mergeCell ref="A308:H308"/>
+    <mergeCell ref="A311:H311"/>
+    <mergeCell ref="A313:H313"/>
+    <mergeCell ref="A316:H316"/>
+    <mergeCell ref="A318:H318"/>
+    <mergeCell ref="A321:H321"/>
+    <mergeCell ref="A323:H323"/>
+    <mergeCell ref="A326:H326"/>
+    <mergeCell ref="A328:H328"/>
+    <mergeCell ref="A331:H331"/>
+    <mergeCell ref="A333:H333"/>
+    <mergeCell ref="A336:H336"/>
+    <mergeCell ref="A338:H338"/>
+    <mergeCell ref="A341:H341"/>
+    <mergeCell ref="A343:H343"/>
+    <mergeCell ref="A346:H346"/>
+    <mergeCell ref="A348:H348"/>
+    <mergeCell ref="A351:H351"/>
+    <mergeCell ref="A353:H353"/>
+    <mergeCell ref="A356:H356"/>
+    <mergeCell ref="A358:H358"/>
+    <mergeCell ref="A361:H361"/>
+    <mergeCell ref="A363:H363"/>
+    <mergeCell ref="A366:H366"/>
+    <mergeCell ref="A371:J371"/>
+    <mergeCell ref="F378:H378"/>
+    <mergeCell ref="A383:J383"/>
+    <mergeCell ref="F390:H390"/>
+    <mergeCell ref="A395:J395"/>
+    <mergeCell ref="F402:H402"/>
+    <mergeCell ref="A404:H404"/>
+    <mergeCell ref="A406:H406"/>
+    <mergeCell ref="A409:H409"/>
+    <mergeCell ref="A411:H411"/>
+    <mergeCell ref="A414:H414"/>
+    <mergeCell ref="A416:C416"/>
+    <mergeCell ref="A420:E420"/>
+    <mergeCell ref="A424:H424"/>
+    <mergeCell ref="A427:H427"/>
+    <mergeCell ref="A429:C429"/>
+    <mergeCell ref="A434:E434"/>
+    <mergeCell ref="A439:H439"/>
+    <mergeCell ref="A442:H442"/>
+    <mergeCell ref="A444:C444"/>
+    <mergeCell ref="A448:E448"/>
+    <mergeCell ref="A455:J455"/>
+    <mergeCell ref="F462:H462"/>
+    <mergeCell ref="A464:H464"/>
+    <mergeCell ref="A466:H466"/>
+    <mergeCell ref="A469:H469"/>
+    <mergeCell ref="A474:J474"/>
+    <mergeCell ref="F481:H481"/>
+    <mergeCell ref="A483:H483"/>
+    <mergeCell ref="A485:H485"/>
+    <mergeCell ref="A488:H488"/>
+    <mergeCell ref="A490:C490"/>
+    <mergeCell ref="A494:E494"/>
+    <mergeCell ref="A498:H498"/>
+    <mergeCell ref="A501:H501"/>
+    <mergeCell ref="A503:C503"/>
+    <mergeCell ref="A507:E507"/>
+    <mergeCell ref="A511:H511"/>
+    <mergeCell ref="A514:H514"/>
+    <mergeCell ref="A516:C516"/>
+    <mergeCell ref="A520:E520"/>
+    <mergeCell ref="A524:H524"/>
+    <mergeCell ref="A527:H527"/>
+    <mergeCell ref="A529:C529"/>
+    <mergeCell ref="A533:E533"/>
+    <mergeCell ref="A537:H537"/>
+    <mergeCell ref="A540:H540"/>
+    <mergeCell ref="A542:C542"/>
+    <mergeCell ref="A546:E546"/>
+    <mergeCell ref="A550:H550"/>
+    <mergeCell ref="A553:H553"/>
+    <mergeCell ref="A555:C555"/>
+    <mergeCell ref="A559:E559"/>
+    <mergeCell ref="A563:H563"/>
+    <mergeCell ref="A566:H566"/>
+    <mergeCell ref="A568:C568"/>
+    <mergeCell ref="A572:E572"/>
+    <mergeCell ref="A579:J579"/>
+    <mergeCell ref="F586:H586"/>
+    <mergeCell ref="A588:H588"/>
     <mergeCell ref="A590:H590"/>
     <mergeCell ref="A593:H593"/>
     <mergeCell ref="A595:C595"/>
-    <mergeCell ref="A602:J602"/>
-[...31 lines deleted...]
-    <mergeCell ref="F782:H782"/>
+    <mergeCell ref="A599:H599"/>
+    <mergeCell ref="A602:H602"/>
+    <mergeCell ref="A604:C604"/>
+    <mergeCell ref="A611:J611"/>
+    <mergeCell ref="F618:H618"/>
+    <mergeCell ref="A620:H620"/>
+    <mergeCell ref="A622:H622"/>
+    <mergeCell ref="A625:H625"/>
+    <mergeCell ref="A627:C627"/>
+    <mergeCell ref="A631:E631"/>
+    <mergeCell ref="A640:J640"/>
+    <mergeCell ref="F647:H647"/>
+    <mergeCell ref="A652:J652"/>
+    <mergeCell ref="F659:H659"/>
+    <mergeCell ref="A664:J664"/>
+    <mergeCell ref="F671:H671"/>
+    <mergeCell ref="A676:J676"/>
+    <mergeCell ref="F683:H683"/>
+    <mergeCell ref="A688:J688"/>
+    <mergeCell ref="F695:H695"/>
+    <mergeCell ref="A700:J700"/>
+    <mergeCell ref="F707:H707"/>
+    <mergeCell ref="A712:J712"/>
+    <mergeCell ref="F719:H719"/>
+    <mergeCell ref="A724:J724"/>
+    <mergeCell ref="F731:H731"/>
+    <mergeCell ref="A736:J736"/>
+    <mergeCell ref="F743:H743"/>
+    <mergeCell ref="A748:J748"/>
+    <mergeCell ref="F755:H755"/>
+    <mergeCell ref="A760:J760"/>
+    <mergeCell ref="F767:H767"/>
+    <mergeCell ref="A772:J772"/>
+    <mergeCell ref="F779:H779"/>
+    <mergeCell ref="A784:J784"/>
+    <mergeCell ref="F791:H791"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>