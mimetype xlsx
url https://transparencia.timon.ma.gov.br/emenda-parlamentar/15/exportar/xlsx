--- v0 (2026-06-15)
+++ v1 (2026-09-12)
@@ -44,51 +44,51 @@
   <si>
     <t>LEANDRO BELO</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>3015/2026</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
-    <t>Federal</t>
+    <t>Estadual</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Fundo a Fundo</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>SAÚDE - ESTADUAL</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>PACAJUS - CE</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>