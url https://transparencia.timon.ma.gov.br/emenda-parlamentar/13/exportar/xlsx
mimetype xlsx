--- v0 (2026-06-15)
+++ v1 (2026-09-12)
@@ -12,122 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>EMENDA PARLAMENTAR — RAFAEL BRITO — Nº 2221/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>RAFAEL BRITO</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>2221/2026</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
+    <t>BANCADA</t>
+  </si>
+  <si>
     <t>Origem</t>
   </si>
   <si>
-    <t>Federal</t>
+    <t>Estadual</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Fundo a Fundo</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
+    <t>SAÚDE</t>
+  </si>
+  <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Município de Timon – MA</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 3.049.999,78</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
+    <t>R$ 304.999,78</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 473.220,23</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
-  </si>
-[...7 lines deleted...]
-    <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
     <t>Caixa Econômica Federal</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
     <t>02442 / 573626255-6</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
@@ -724,1054 +733,1060 @@
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>7</v>
       </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F21" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H21" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B25" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D25" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E25" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F25" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H25" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D26" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E26" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G26" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H26" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B30" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F30" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G30" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H30" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C31" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E31" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F31" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G31" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H31" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D35" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E35" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F35" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G35" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H35" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B36" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C36" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D36" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E36" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F36" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G36" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H36" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B40" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D40" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E40" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F40" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G40" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H40" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" t="s">
+        <v>49</v>
+      </c>
+      <c r="E41" t="s">
+        <v>50</v>
+      </c>
+      <c r="F41" t="s">
+        <v>51</v>
+      </c>
+      <c r="G41" t="s">
         <v>70</v>
       </c>
-      <c r="B41" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B44" s="3"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B45" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D45" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E45" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F45" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G45" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H45" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B46" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C46" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D46" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E46" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F46" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G46" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H46" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B50" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D50" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E50" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F50" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G50" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H50" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B51" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C51" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D51" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E51" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F51" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G51" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H51" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B55" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D55" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E55" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F55" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G55" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H55" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B56" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C56" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D56" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E56" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F56" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G56" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H56" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B60" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D60" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E60" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F60" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G60" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H60" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B61" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C61" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D61" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E61" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F61" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G61" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H61" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B65" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D65" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E65" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F65" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G65" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H65" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B66" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C66" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D66" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E66" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F66" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G66" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="H66" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5"/>
       <c r="D67" s="5"/>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B69" s="3"/>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B70" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D70" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E70" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F70" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G70" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H70" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B71" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C71" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D71" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E71" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F71" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G71" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="H71" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="5"/>
       <c r="D72" s="5"/>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A32:H32"/>
     <mergeCell ref="A34:H34"/>
     <mergeCell ref="A37:H37"/>
     <mergeCell ref="A39:H39"/>